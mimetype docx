--- v0 (2026-03-22)
+++ v1 (2026-06-29)
@@ -74,108 +74,128 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7547906" cy="10677525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD8614B" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1CD8614B" w14:textId="62CB8D82" w:rsidR="00987AFC" w:rsidRDefault="009C69CC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0FB54B0C" wp14:editId="390CC92D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3600A837" wp14:editId="4366821F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:align>right</wp:align>
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
-            <wp:extent cx="7553325" cy="10684065"/>
-[...3 lines deleted...]
-            <wp:cNvGraphicFramePr/>
+            <wp:extent cx="7575637" cy="10715625"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21542"/>
+                <wp:lineTo x="21564" y="21542"/>
+                <wp:lineTo x="21564" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="2031009563" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image4.jpg" descr="รูปภาพประกอบด้วย ข้อความ, อิเล็กทรอนิกส์, ภาพหน้าจอ, ตัวอักษร&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
+                    <pic:cNvPr id="2031009563" name="Picture 2031009563"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
-                    <a:srcRect/>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7553325" cy="10684065"/>
+                      <a:ext cx="7577654" cy="10718478"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="341934C4" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="460A17B9" w14:textId="45023001" w:rsidR="00987AFC" w:rsidRDefault="00E72077">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -217,51 +237,51 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="2552700" cy="483235"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3CE9DB" w14:textId="557001CE" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17E41B47" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
+    <w:p w14:paraId="17E41B47" w14:textId="686CC4EF" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="affff8"/>
         <w:tblW w:w="10455" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -289,51 +309,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="62"/>
                 <w:szCs w:val="62"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>วันที่เดินทาง</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="3889B67B" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3889B67B" w14:textId="1DA7F2C6" w:rsidR="00987AFC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ราคาต่อท่าน ผู้ใหญ่</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>พักห้องละ 2-3 ท่าน</w:t>
@@ -352,566 +372,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">พักเดี่ยว </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>ชำระเพิ่ม</w:t>
-            </w:r>
-[...514 lines deleted...]
-              <w:t>7,000. -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987AFC" w14:paraId="5DAB4930" w14:textId="77777777" w:rsidTr="00987AFC">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5385" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DC51EBC" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2356,51 +1860,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="246ACF12" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>14 - 21 กันยายน 2569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3096AFB8" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3096AFB8" w14:textId="526438F7" w:rsidR="00987AFC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>52,965.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FE00471" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
             <w:pPr>
@@ -2410,98 +1914,98 @@
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7,000. -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987AFC" w14:paraId="32396590" w14:textId="77777777" w:rsidTr="00987AFC">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5385" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4580C455" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4580C455" w14:textId="30C42C3D" w:rsidR="00987AFC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>21 - 28 กันยายน 2569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77F8D701" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="77F8D701" w14:textId="15CEE78B" w:rsidR="00987AFC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>52,965.-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2235" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205D314F" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="205D314F" w14:textId="5ACAB200" w:rsidR="00987AFC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7,000. -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987AFC" w14:paraId="5FF91C48" w14:textId="77777777" w:rsidTr="00987AFC">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
@@ -2846,172 +2350,238 @@
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="548DD4"/>
           </w:tcPr>
           <w:p w14:paraId="534CFB2E" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>INFANT (ทารก) เด็กอายุต่ำกว่า 2 ปี ราคา 10,000 บาท / ท่าน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="610B6E5A" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
+    <w:p w14:paraId="10D11381" w14:textId="2B93C711" w:rsidR="00987AFC" w:rsidRPr="00E72077" w:rsidRDefault="009C69CC" w:rsidP="00E72077">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Angsana New" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49C58323" wp14:editId="301EF512">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>752475</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8010525</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6276975" cy="1895475"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21491"/>
+                <wp:lineTo x="21567" y="21491"/>
+                <wp:lineTo x="21567" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="242205461" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="242205461" name="Picture 242205461"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="2006" t="9828" r="3545" b="70008"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6276975" cy="1895475"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00E72077" w:rsidRPr="00E72077">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Angsana New" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">กรณี </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72077" w:rsidRPr="00E72077">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Angsana New" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tibet Travel Permit </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72077" w:rsidRPr="00E72077">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Angsana New" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้รับการอนุมัติ/ออกเอกสารเรียบร้อยแล้ว</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72077">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Angsana New" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72077" w:rsidRPr="00E72077">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Angsana New" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:highlight w:val="yellow"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>: หากท่านขอยกเลิกการเดินทางหลังจากนี้ บริษัทขอสงวนสิทธิ์ หักค่าบริการจำนวน 2,000 บาท/ท่าน (เพื่อครอบคลุมค่าธรรมเนียมและค่าดำเนินการเอกสาร)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE5FDCD" w14:textId="1B58752C" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10D11381" w14:textId="00938954" w:rsidR="00987AFC" w:rsidRPr="00E72077" w:rsidRDefault="00E72077" w:rsidP="00E72077">
-[...54 lines deleted...]
-    <w:p w14:paraId="3FE5FDCD" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
+    <w:p w14:paraId="5986467D" w14:textId="1E97ABD0" w:rsidR="005E7386" w:rsidRDefault="005E7386">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75467551" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
+    <w:p w14:paraId="1F169D63" w14:textId="008BE1D2" w:rsidR="005E7386" w:rsidRDefault="009C69CC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="020961C4" wp14:editId="3CF84E55">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="020961C4" wp14:editId="29174911">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-450843</wp:posOffset>
+                  <wp:posOffset>-383540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>31750</wp:posOffset>
+                  <wp:posOffset>186690</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7572375" cy="391936"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2094617067" name="สี่เหลี่ยมผืนผ้า 2094617067"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="1593150" y="3603750"/>
-                          <a:ext cx="7505700" cy="352500"/>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7572375" cy="391936"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="DFEAFB"/>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="6E9CE7"/>
                             </a:gs>
                           </a:gsLst>
                           <a:path path="circle">
                             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
                           </a:path>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="3C78D8"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
@@ -3045,209 +2615,219 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">สนามบินสุวรรณภูมิ - สนามบินนานาชาติซีหนิงเฉาเจียเป่า - โรงแรมที่พัก                                                                                         </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="020961C4" id="สี่เหลี่ยมผืนผ้า 2094617067" o:spid="_x0000_s1026" style="position:absolute;margin-left:-35.5pt;margin-top:2.5pt;width:596.25pt;height:30.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNs/JEbAIAAPwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N5LjOI6FyEHqR1Gg&#10;aIMm/QCaoiQCFMmS9OvvO6QU220OBYr6QA/J2eXu7K7uHw6dIjvhvDS6pKOrnBKhuamkbkr642X9&#10;4Y4SH5iumDJalPQoPH2Yv393v7eFuDatUZVwBE60L/a2pG0Itsgyz1vRMX9lrNC4rI3rWMDWNVnl&#10;2B7eO5Vd5/lttjeuss5w4T1Ol/0lnSf/dS14+FbXXgSiSorYQlpdWjdxzeb3rGgcs63kQxjsH6Lo&#10;mNR49ORqyQIjWyffuOokd8abOlxx02WmriUXKQdkM8r/yOa5ZVakXCCOtyeZ/P9zy7/unu2Tgwx7&#10;6wsPGLM41K6L/4iPHFDWyWw8mkC+Y0nHt/l4CpyEE4dAOAg4mExzEHhkTK4nwCBkZ0/W+fBJmI5E&#10;UFKHwiS92O6LDz31lTLIWK2lUgl7UHpArEHuebL0rtkslCM7htIu16vH9cfhzcZfskd5/L01uV3N&#10;FqvphQmibV6fsiy0JC4l5dJxFavAihoRvZjviD22E5KMKSObAaGtBoTW6tGQGRxF+yCViNb9Kbru&#10;lKPSZF/SGZSDhgxzUCsWADtbldTrpg/fKHmy+C398WJ6t7wbcvGXtCjqkvm2lyldRRornNnqKqFW&#10;sGqlKxKOFgOqMaY0BuM7SpTAUAMkXmBS/Z0HFZVG6c/tFFE4bA5wEuHGVMcnR7zla4ngvjAfnpjD&#10;0I3wLAYRD/7cMocg1GeNas9GN1GVkDY3fZu5y5vN5Q3TvDUoBA+Okn6zCNj3DaDN4zaYWqYKnIMZ&#10;wsWIpZ4dPgdxhi/3iXX+aM1/AQAA//8DAFBLAwQUAAYACAAAACEAtIxnu+EAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPT0vDQBDF74LfYRnBi7SbFJpKzKSIUOpBhVYP7W2TXZNodjZkJ3/89m5P&#10;enoMb3jv97LtbFsxmt43jhDiZQTCUOl0QxXCx/tucQ/CsyKtWkcG4cd42ObXV5lKtZvoYMYjVyKE&#10;kE8VQs3cpVL6sjZW+aXrDAXv0/VWcTj7SupeTSHctnIVRYm0qqHQUKvOPNWm/D4OFuEki/Pwpp/H&#10;/etX1e5fJr7bdYx4ezM/PoBgM/PfM1zwAzrkgalwA2kvWoTFJg5bGGEd5OLHq3gNokBIkg3IPJP/&#10;F+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE2z8kRsAgAA/AQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALSMZ7vhAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAxgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
+              <v:rect w14:anchorId="020961C4" id="สี่เหลี่ยมผืนผ้า 2094617067" o:spid="_x0000_s1026" style="position:absolute;margin-left:-30.2pt;margin-top:14.7pt;width:596.25pt;height:30.85pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwA9odZAIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjqXpmmMOkWXyzCg&#10;6Iq1+wBGlm0BsqSJyu3vR8lukq0PA4blQTmSSOrwkPTd/aHVbCc9KmsKPrwacCaNsKUydcF/vK4/&#10;3XKGAUwJ2hpZ8KNEfj//+OFu73I5so3VpfSMghjM967gTQguzzIUjWwBr6yThi4r61sItPV1VnrY&#10;U/RWZ6PB4CbbW186b4VEpNNld8nnKX5VSRG+VRXKwHTBiVtIq0/rJq7Z/A7y2oNrlOhpwD+waEEZ&#10;evQUagkB2Nard6FaJbxFW4UrYdvMVpUSMuVA2QwHf2Tz0oCTKRcSB91JJvx/YcXT7sU9e5Jh7zBH&#10;gjGLQ+Xb+E/82CGJdTyJJQ+BCTqcTqaj8XTCmaC78Ww4G99ENbOzt/MYvkjbsggK7qkYSSPYPWLo&#10;TN9MeunKtdI6YSSTDjBnKd9B8kRfbxbasx1QOZfr1cP6c/9mjZfWw0H8vXe5Wc0Wq+mFC7Gt355y&#10;EBoWl4IL5YWOykNeEaNX+524xxaapLixjXpErdQjaqcO9ZlRoOgflJbRuzulTjvlqA3bF3w2GUUN&#10;gXq/0hAItq4sOJq6o2+1Onn8lv54Mb1d3va54KVZFHUJ2HQypatoBrm3W1Mm1EgoV6Zk4ehoKA2N&#10;Jo9ksOVMSxpkAskugNJ/tyMVtaHSn1soonDYHChIhBtbHp89QyfWisg9AoZn8DRoQ3qWho8e/LkF&#10;TyT0V0PVng2voyohba4nU6ol85c3m8sbMKKxVAgRPGfdZhFo3zWAsQ/bYCuVKnAm09OlsUo9238C&#10;4txe7pPV+UM1/wUAAP//AwBQSwMEFAAGAAgAAAAhADfZYOThAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj01Lw0AQhu+C/2EZwYu0m41SbMykiFDqQQvWHuptkx2T6H6E7ObDf+/2pKdhmId3njff&#10;zEazkXrfOosglgkwspVTra0Rju/bxT0wH6RVUjtLCD/kYVNcXuQyU26ybzQeQs1iiPWZRGhC6DLO&#10;fdWQkX7pOrLx9ul6I0Nc+5qrXk4x3GieJsmKG9na+KGRHT01VH0fBoNw4uXHsFfP4+71q9a7lync&#10;bLuAeH01Pz4ACzSHPxjO+lEdiuhUusEqzzTCYpXcRRQhXcd5BsRtKoCVCGshgBc5/1+h+AUAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAwA9odZAIAAPAEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA32WDk4QAAAAoBAAAPAAAAAAAAAAAAAAAAAL4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
                 <v:fill color2="#6e9ce7" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="610FBAAA" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="275" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันแรก</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">สนามบินสุวรรณภูมิ - สนามบินนานาชาติซีหนิงเฉาเจียเป่า - โรงแรมที่พัก                                                                                         </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE45796" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
+    <w:p w14:paraId="2B0F8815" w14:textId="54C76573" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C00D3B0" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="0DE45796" w14:textId="55EB107D" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C00D3B0" w14:textId="6D4105E8" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>14.30 น.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
         <w:t>คณะพร้อมกันที่สนามบินสุวรรณภูมิ บริเวณชั้น 4 ผู้โดยสารขาออกระหว่างประเทศ เคาน์เตอร์เช็คอิน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C5B146" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="16C5B146" w14:textId="7702054F" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">สายการบิน </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ไทยเวียตเจ็ทแอร์ (Thai Vietjet Air) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>เจ้าหน้าที่ของบริษัทฯให้การต้อนรับและอำนวยความสะดวก</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:br/>
         <w:t>ในการเช็คอินรับบัตรโดยสาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392E95F5" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="392E95F5" w14:textId="44089DB2" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1418"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">**หมายเหตุ** </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>เนื่องจากตั๋วเครื่องบินของคณะเป็นตั๋วชั้นประหยัดพิเศษ ที่นั่งอาจจะไม่ได้นั่งติดกัน</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:br/>
         <w:t>และไม่สามารถเลือกช่วงที่นั่งบนเครื่องบินได้ในคณะซึ่งเป็นไปตามเงื่อนไขสายการบิน หากต้องการซื้อบริการเสริม</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:br/>
         <w:t>โปรดติดต่อฝ่ายขาย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3BB570" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="4B3BB570" w14:textId="57B3EFE9" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>17.40 น.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
         <w:t>บินลัดฟ้าสู่</w:t>
@@ -3283,69 +2863,88 @@
         </w:rPr>
         <w:t>โดยสายการบิน</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ไทยเวียตเจ็ทแอร์ (Thai Vietjet Air) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">เที่ยวบินที่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">VZ3610 </w:t>
+        <w:t>VZ36</w:t>
+      </w:r>
+      <w:r w:rsidR="009C69CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">ใช้เวลาเดินทาง 4 ชั่วโมง </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ไม่รวมบริการอาหารและเครื่องดื่ม บนเครื่อง</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CAC76EF" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="4CAC76EF" w14:textId="375D7E1A" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>22.40 น.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000CC"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
@@ -3665,51 +3264,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A7D870" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="08A7D870" w14:textId="28F0B249" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">จากนั้นนำท่านเดินทางสู่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>สนามบินซีหนิง</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A26F391" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
@@ -3930,155 +3529,155 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">เคลื่อนไหวช้าที่สุด: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>เดินช้าๆ พูดช้าๆ และหลีกเลี่ยงการแบกสัมภาระหนักๆ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B97D00A" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="0B97D00A" w14:textId="3D20635E" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">การพักผ่อนคือสิ่งสำคัญที่สุด: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>นอนพักผ่อนอย่างน้อย 2-4 ชั่วโมง</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A14C0A2" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="5A14C0A2" w14:textId="10108188" w:rsidR="00987AFC" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">รักษาร่างกายให้อบอุ่น: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>สวมเสื้อผ้าที่อบอุ่นตลอดเวลาเพื่อไม่ให้ร่างกายต้องใช้พลังงานในการรักษาอุณหภูมิ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692EFF1C" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="692EFF1C" w14:textId="139EC8DD" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">ดื่มน้ำให้เพียงพอ: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>การขาดน้ำจะทำให้อาการแพ้ความสูงแย่ลง ดื่มน้ำเปล่าอย่างสม่ำเสมอ อย่างน้อย 3-4 ลิตรต่อวัน (จิบเรื่อยๆ ตลอดวัน)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFDC377" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="4AFDC377" w14:textId="28419127" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0E0E0E"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">หลีกเลี่ยงสารกระตุ้น: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>ห้ามดื่มเครื่องดื่มแอลกอฮอล์ โดยเด็ดขาด และควรลดหรือหลีกเลี่ยงชา กาแฟ และคาเฟอีนอื่นๆ ในช่วง 2-3 วันแรก เพราะอาจทำให้ร่างกายขาดน้ำและรบกวนการนอนหลับ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04409476" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="04409476" w14:textId="1169A4A5" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">ค่ำ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
@@ -4091,51 +3690,51 @@
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">บริการอาหารค่ำ ณ ภัตตาคาร </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>เมนูพิเศษ…สุกี้เห็ดทิเบต</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8C1962" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="3C8C1962" w14:textId="4A452C14" w:rsidR="00987AFC" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4167,234 +3766,228 @@
           <w:bCs/>
         </w:rPr>
         <w:t>เป็นประสบการณ์ที่ไม่ควรพลาด</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> เพราะเป็นช่วงเวลาที่พระราชวังจะส่องสว่างเรืองรองราว กับอัญมณีทองคำขาวบนหลังคาโลกการได้เห็นโปตาลาที่ประดับประดาด้วยแสงไฟยามค่ำคืน มอบความรู้สึกที่แตกต่าง อย่างน่าทึ่งจากช่วงกลางวัน แสงไฟสีขาว สีแดงและสีเหลืองทองที่สาดส่ององค์พระราชวัง เปรียบเสมือน </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>แสงอัน ศักดิ์สิทธิ์</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> ทำให้ภาพลักษณ์ของโปตาลาดูลึกลับ สง่างาม และศักดิ์สิทธิ์ยิ่งขึ้น ราวกับเป็นปราสาทในเทพนิยาย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B68603" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
-[...90 lines deleted...]
-          <w:color w:val="0000FF"/>
+    <w:p w14:paraId="5124FB94" w14:textId="54CD03CE" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756765A3" w14:textId="771B4629" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71129AFD" w14:textId="6C5F9471" w:rsidR="009C69CC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="21C58EA6" wp14:editId="32FE358C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="21C58EA6" wp14:editId="29CEB581">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>647700</wp:posOffset>
+              <wp:posOffset>752475</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7219950" cy="3604895"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2094617080" name="image9.jpg" descr="รูปภาพประกอบด้วย ข้อความ, กลางแจ้ง, โปสเตอร์, บอร์ด&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image9.jpg" descr="รูปภาพประกอบด้วย ข้อความ, กลางแจ้ง, โปสเตอร์, บอร์ด&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId12"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7219950" cy="3604895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F8DDA9" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+    <w:p w14:paraId="65B68603" w14:textId="5176AFCC" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ที่พัก</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Nyetsang Grand Hotel ระดับ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>5*จีน หรือเทียบเท่า</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7B79B5" w14:textId="1135CF7E" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="005E7386" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5D58FB06" wp14:editId="39A2F3BD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5D58FB06" wp14:editId="6389829D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-435926</wp:posOffset>
+                  <wp:posOffset>-273685</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3808413</wp:posOffset>
+                  <wp:posOffset>114300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7533640" cy="401320"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2094617074" name="สี่เหลี่ยมผืนผ้า 2094617074"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="1583943" y="3584103"/>
-                          <a:ext cx="7524115" cy="391795"/>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7533640" cy="401320"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="DFEAFB"/>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="6E9CE7"/>
                             </a:gs>
                           </a:gsLst>
                           <a:path path="circle">
                             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
                           </a:path>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="3C78D8"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
@@ -4436,51 +4029,51 @@
                               <w:t>ตำหนักนอร์บูลิงกา พระราชวังฤดูร้อองค์ทะไลลามะ</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> - พิพิธภัณฑ์ทิเบต - อุทยานหนานซาน                                                                                     </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5D58FB06" id="สี่เหลี่ยมผืนผ้า 2094617074" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-34.3pt;margin-top:299.9pt;width:593.2pt;height:31.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAj2tXUdQIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpO4iYx6hRdLsOA&#10;oivW7gMYWbYFyJImKbe/HyW7SbY+DBiWB4WSDqnDQ9J398dOkj23TmhV0uwmpYQrpiuhmpL+eN18&#10;mlHiPKgKpFa8pCfu6P3i44e7gyn4SLdaVtwSDKJccTAlbb03RZI41vIO3I02XOFlrW0HHre2SSoL&#10;B4zeyWSUprfJQdvKWM24c3i66i/pIsava878t7p23BNZUuTm42rjug1rsriDorFgWsEGGvAPLDoQ&#10;Ch89h1qBB7Kz4l2oTjCrna79DdNdoutaMB5zwGyy9I9sXlowPOaC4jhzlsn9v7Dsaf9ini3KcDCu&#10;cGiGLI617cI/8iNHLGs+G88nY0pOJR3ns0mWjnvh+NEThoBpPppkWU4JC4h5Np3nAZBcIhnr/Beu&#10;OxKMklosTNQL9o/O99A3yCBjtRFSRtshpDeI0Zh7Gj2dbbZLackesLSrzfph83l4s3HX6CwNv/cu&#10;t+v5cj29ckG2zdtTBnxLwlJSJiyToQpQ1MjoVX9H7qGd8hg3tNRgYVsNFrZWbw2ZYaDg74Xkwbs/&#10;xa475ygVOZR0no+ChoBzUEvwaHamKqlTTU9fS3H2+C398XI6W82GXNw1LIi6Atf2MsWrAIPC6p2q&#10;otVyqNaqIv5kcEAVjikNZFxHieQ41GhEnAch/45DFaXC0l/aKVj+uD0SgbmMQqxwstXV6dkSZ9hG&#10;IMdHcP4ZLM5ehq/jPOK7P3dgkYv8qrDo82wSxPFxM8mnWFJir2+21zegWKuxHsxbSvrN0uO+7wOl&#10;H3Ze1yIW4kJmYI2TFlt3+CqEUb7eR9Tl27X4BQAA//8DAFBLAwQUAAYACAAAACEAJhW7+uMAAAAM&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrBIRpQ5wKIVVlAUi0XcDOiYck&#10;YI+j2Hnw97gr2M1oju6cm29ma9iIvW8dSUiXCTCkyumWagnHw3axAuaDIq2MI5Twgx42xflZrjLt&#10;JnrDcR9qFkPIZ0pCE0KXce6rBq3yS9chxdun660Kce1rrns1xXBr+HWSCG5VS/FDozp8bLD63g9W&#10;wjsvP4ZX/TTuXr5qs3uewtW2C1JeXswP98ACzuEPhpN+VIciOpVuIO2ZkbAQKxFRCbfrdexwItL0&#10;Lk6lBCFuEuBFzv+XKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI9rV1HUCAAADBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJhW7+uMAAAAM&#10;AQAADwAAAAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
+              <v:rect w14:anchorId="5D58FB06" id="สี่เหลี่ยมผืนผ้า 2094617074" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-21.55pt;margin-top:9pt;width:593.2pt;height:31.6pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa3y5haAIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtq5NalRp+hyGQYU&#10;W7F2H8DIcixAljRKuf39KNlLsvVhwLA8KJR4Ozwkff9wbDXbS/TKmpIPbnLOpBG2UmZb8u+v6w8z&#10;znwAU4G2Rpb8JD1/mL9/d39whRzaxupKIqMgxhcHV/ImBFdkmReNbMHfWCcNKWuLLQS64jarEA4U&#10;vdXZMM9vs4PFyqEV0nt6XXZKPk/x61qK8LWuvQxMl5ywhXRiOjfxzOb3UGwRXKNEDwP+AUULylDS&#10;c6glBGA7VG9CtUqg9bYON8K2ma1rJWSqgaoZ5H9U89KAk6kWIse7M03+/4UVX/Yv7hmJhoPzhScx&#10;VnGssY3/hI8dE1mnM1nyGJigx+lkNLodE6eCdON8MBomNrOLt0MfPknbsiiUHKkZiSPYP/lAGcn0&#10;l0lPXbVWWifZk0knMGep3jx5etxuFhrZHqidy/Xqcf0xdpACbf219SCPv7cut6u7xWp65ZI8+1QO&#10;QsPiUXKhUOjIPBQ1IXq13wh7HKFJihvHqJdolHqJxqmT+sooUPQPSsvo3cNEONeoDTuU/G4ynBCH&#10;QLNfawgktq4quTfbDr7V6uzxW/mjxXS2nPW1+GuzSOoSfNPRlFTRDAq0O1MlqZFQrUzFwsnRUhpa&#10;TR7B+JYzLWmRSUh2AZT+ux2xqA214TJCUQrHzZEpqmUYY8WXja1Oz8i8E2tFGJ/Ah2dA2rcBZacd&#10;pLw/doCERX821PS7wTiSE9JlPJlSSxleazbXGjCisdQPEZCz7rIIdO/mwNjHXbC1So24gOlR03Z1&#10;Y9R9CeL6Xt+T1eV7Nf8JAAD//wMAUEsDBBQABgAIAAAAIQBEkJLU4AAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9NS8NAEIbvgv9hGcGLtJs0RULMpohQ6kGFVg9622THJJqdDdnNh//e6UmPw/vw&#10;zvPmu8V2YsLBt44UxOsIBFLlTEu1grfX/SoF4YMmoztHqOAHPeyKy4tcZ8bNdMTpFGrBJeQzraAJ&#10;oc+k9FWDVvu165E4+3SD1YHPoZZm0DOX205uouhWWt0Sf2h0jw8NVt+n0Sp4l+XH+GIep8PzV90d&#10;nuZws++DUtdXy/0diIBL+IPhrM/qULBT6UYyXnQKVtskZpSDlDedgXibJCBKBWm8AVnk8v+E4hcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBa3y5haAIAAPcEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBEkJLU4AAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AMIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
                 <v:fill color2="#6e9ce7" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="7282FAC6" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="273" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันที่สาม</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
@@ -4491,617 +4084,639 @@
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>ตำหนักนอร์บูลิงกา พระราชวังฤดูร้อองค์ทะไลลามะ</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> - พิพิธภัณฑ์ทิเบต - อุทยานหนานซาน                                                                                     </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535C831F" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
-[...8 lines deleted...]
-    <w:p w14:paraId="1F1F173A" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="51F8DDA9" w14:textId="40C3CA9F" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="535C831F" w14:textId="0676CA26" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1F173A" w14:textId="5410ECA4" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>เช้า</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CAD32E" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
-[...90 lines deleted...]
-    <w:p w14:paraId="2E144DA6" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="06CAD32E" w14:textId="61BB3D5A" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3B6D7C57" wp14:editId="7247F7E9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3B6D7C57" wp14:editId="19C712A9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>-325274</wp:posOffset>
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>6405750</wp:posOffset>
+              <wp:posOffset>7024370</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7296150" cy="3114675"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="7296150" cy="2886075"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2094617087" name="image5.jpg" descr="รูปภาพประกอบด้วย ท้องฟ้า, กลางแจ้ง, ข้อความ, อาคาร&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image5.jpg" descr="รูปภาพประกอบด้วย ท้องฟ้า, กลางแจ้ง, ข้อความ, อาคาร&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId13"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7296150" cy="3114675"/>
+                      <a:ext cx="7296150" cy="2886075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...103 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
-        <w:t>ภายในพระราชวังใหม่ มีภาพวาดฝาผนังที่มีชื่อเสียง ซึ่งบอกเล่าเรื่องราวของพุทธประวัติและประวัติศาสตร์ ทิเบต สวนสัตว์ขนาดเล็กตั้งอยู่ทางทิศตะวันตกของพระราชวัง เป็นส่วนที่เหมาะสำหรับพักผ่อนและชมสัตว์บางชนิดที่ อยู่ในสวน</w:t>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F931D5">
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">นำท่านชม </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           </w:rPr>
-          <w:tag w:val="goog_rdk_1"/>
-          <w:id w:val="-774191252"/>
+          <w:tag w:val="goog_rdk_0"/>
+          <w:id w:val="1484597387"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F931D5">
+          <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
-            <w:t>พิพิธภัณฑ์ทิเบต (Tibet Museum,</w:t>
+            <w:t>ตำหนักนอร์บูลิงกา (Norbulingka,</w:t>
           </w:r>
-          <w:r w:rsidRPr="00F931D5">
+          <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
-            <w:t>西藏博物馆</w:t>
+            <w:t>罗布林卡</w:t>
           </w:r>
-          <w:r w:rsidRPr="00F931D5">
+          <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
-            <w:t xml:space="preserve">) </w:t>
+            <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00F931D5">
-[...30 lines deleted...]
-    <w:p w14:paraId="7ADC63B8" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “นอร์บูลิงกา” แปลว่า “สวนอัญมณี” หรือ “สวนแห่งทรัพย์สมบัติ” ในภาษาทิเบต เดิมเป็นตำหนักฤดูร้อนของพระลามะ (Dalai Lamas) ตั้งแต่ศตวรรษที่ 18 เป็นต้นมา โดยเริ่มก่อสร้างครั้งแรกโดยพระลามะองค์ที่ 7 (7th Dalai Lama) ในช่วงประมาณปี 1755 นอร์บูลิงกา ได้รับการขนานนามว่าเป็น </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>"สวนพฤกษศาสตร์ที่ราบสูง"</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เนื่องจากมีพันธุ์ไม้และดอกไม้หายากมากกว่า 100 ชนิด ทั้งจากทิเบตและจากแผ่นดินใหญ่ของจีนการเดินเล่นภายใต้ร่มเงาของต้นไม้ที่หนาแน่นช่วยให้รู้สึกสดชื่นและแตกต่างจากสภาพแวดล้อมแห้งแล้งอื่นๆ บนพื้นที่ประมาณ 360,000 ตารางเมตร ซึ่งถือว่าเป็นสวนที่มนุษย์สร้างขึ้นขนาดใหญ่ ที่สุดแห่งหนึ่งในทิเบต </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E144DA6" w14:textId="00B27CAE" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF3AD26" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E466E76" w14:textId="26B4891C" w:rsidR="00987AFC" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F086EAC" w14:textId="0B95BE12" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ด้านในแบ่งออกเป็น 3 ส่วนหลัก ได้แก่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618A931A" w14:textId="79DCC72D" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ตำหนักเคิลซัง (Kelsang Phodrang) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>พระราชวังดั้งเดิม ที่สร้างโดยทะไลลามะองค์ที่ 7 สถาปัตยกรรมประตู แบบทิเบตดั้งเดิม สถาปัตยกรรมงดงาม มีห้องทรงงานและห้องสวดมนต์ (ห้ามถ่ายภาพภายใน)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3A2563" w14:textId="1D5CEC66" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ตำหนักกลางน้ำ (Tsokyil Phodrang) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ตำหนักที่ตั้งอยู่กลางบึงน้ำขนาดใหญ่ สร้างโดยทะไลลามะองค์ที่ 8 เป็นภาพ ที่งดงามและสงบเงียบที่สุดของนอร์บูลิงกา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB911BD" w14:textId="69F7C7DC" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">พระราชวังใหม่ (Takten Migyur Phodrang) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>สร้างโดยองค์ ทะไลลามะที่ 14 (องค์ปัจจุบัน) เป็นอาคารที่เพิ่งสร้าง ขึ้นในช่วงทศวรรษ 1950 แม้จะใหม่กว่าแต่ก็ยังคงความสง่างามตามสถาปัตยกรรมทิเบต ชมจิตรกรรมฝาผนังภายใน</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>พระราชวังใหม่ มีภาพวาดฝาผนังที่มีชื่อเสียง ซึ่งบอกเล่าเรื่องราวของพุทธประวัติและประวัติศาสตร์ทิเบต สวนสัตว์</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ขนาดเล็กตั้งอยู่ทางทิศตะวันตกของพระราชวัง เป็นส่วนที่เหมาะสำหรับพักผ่อนและชมสัตว์บางชนิดที่ อยู่ในสวน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEA8A81" w14:textId="0A107D3B" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เที่ยง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B68499A" w14:textId="381052CE" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บ่าย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>นำท่านเที่ยวชม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>พิพิธภัณฑ์ทิเบต (Tibet Museum,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>西藏博物馆</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>สถานที่ที่สมบูรณ์แบบที่สุดใน การทำความเข้าใจประวัติศาสตร์อันยาวนาน วัฒนธรรมอันลึกซึ้ง และเอกลักษณ์ทางชาติพันธุ์ของดินแดน"หลังคาโลก" พิพิธภัณฑ์แห่งนี้สร้างขึ้นในวาระครบรอบ 40 ปีการสถาปนาเขตปกครองตนเองทิเบตโดยมี สถาปัตยกรรมที่โดดเด่น เป็นการผสมผสานระหว่าง สถาปัตยกรรมแบบทิเบตดั้งเดิม (เช่น เสา, ขื่อ, ประตูที่มีสีสัน สดใส) เข้ากับความทันสมัย</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>แบบจีน ได้อย่างลงตัว พิพิธภัณฑ์ทิเบตแบ่งพื้นที่จัดแสดงออกเป็นหลายส่วน ซึ่งครอบคลุมประวัติศาสตร์และ</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>วัฒนธรรมทิเบตอย่างครอบคลุม จัดแสดงเป็น “4 ส่วนหลัก” ได้แก่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADC63B8" w14:textId="484C3088" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1. สมัยก่อนประวัติศาสตร์</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pre-history) — เครื่องมือหิน เครื่องใช้โบราณจากพื้นที่ทิเบตเหนือ /อารยธรรมยุคหินใหม่</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EA94AF" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="73EA94AF" w14:textId="762913BF" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. ความสัมพันธ์ระหว่างทิเบตกับจีนในอดีต และการเปลี่ยนแปลงทางการเมือง</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> (History of Tibet as inalienable history)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0956EDBF" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="0956EDBF" w14:textId="3DE3D186" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3. วัฒนธรรมและศิลปะ</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Culture &amp; Art) — รวมถึง Thangka (ภาพจิตรกรรมบนผืนผ้า), ศิลปะทางศาสนา, ตุ๊กตา, เครื่องประดับ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EB68B7" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4. วัฒนธรรมพื้นบ้าน</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Folk Culture) — เครื่องแต่งกายทิเบต, ชุดประจำภูมิภาค, เครื่องมือชีวิตประจำวัน,ของใช้ ท้องถิ่น.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701D1463" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="701D1463" w14:textId="25ACA705" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">จากนั้นนำท่านเที่ยวชม </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           </w:rPr>
@@ -5120,156 +4735,184 @@
           </w:r>
           <w:r w:rsidRPr="00F931D5">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>南山公园</w:t>
           </w:r>
           <w:r w:rsidRPr="00F931D5">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">) </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
-        <w:t xml:space="preserve">จุดชมวิวพระราชวังโปตาลา และเมืองลาซาแบบพาโนรามาบนความสูงกว่า 4,000 เมตรอุทยานหนานซาน หรือ South Hill Park คือภูเขาด้านทิศใต้ ของเมืองลาซา ตั้งอยู่ฝั่งตรงข้ามแม่น้ำและพระราชวังโปตาลา มองจากด้านล่างอาจเห็นเป็นภูเขาโล่งธรรมดา แต่เมื่อได้ลองไต่ขึ้นไป คุณจะพบว่านี่คือหนึ่งใน จุดชมวิวที่อลังการที่สุดของลาซา </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F931D5">
+        <w:t>จุดชมวิวพระราชวังโปตาลา และเมืองลาซาแบบพาโนรามาบนความสูงกว่า 4,000 เมตรอุทยานหนานซาน หรือ South Hill Park คือภูเขาด้านทิศใต้ ของเมืองลาซา ตั้งอยู่ฝั่งตรงข้ามแม่น้ำและพระราชวังโปตาลา มองจากด้านล่างอาจเห็นเป็นภูเขาโล่งธรรมดา แต่เมื่อ</w:t>
+      </w:r>
+      <w:r w:rsidR="009C69CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ได้ลองไต่ขึ้นไป คุณจะพบว่านี่คือหนึ่งใน จุดชมวิวที่อลังการที่สุดของลาซา </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386" w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ไฮไลต์สำคัญที่สุด</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F931D5">
+      <w:r w:rsidR="005E7386" w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F931D5">
+      <w:r w:rsidR="005E7386" w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">จุดชมวิว “Long Live the Motherland” </w:t>
       </w:r>
-      <w:sdt>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00F931D5">
+      <w:r w:rsidR="005E7386" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>บนสันเขาด้านบนสุดคือจุดที่มีตัวอักษร “</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>祖国万岁</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>” ขนาดใหญ่ จากจุดนี้สามารถมองเห็นเมือง</w:t>
+      </w:r>
+      <w:r w:rsidR="009C69CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ลาซาเกือบ 360 องศาเป็นจุดหมายของสายเดินเขาที่อยากเก็บวิวอลังการและความรู้สึก“แตะฟ้า” มุมมองพาโนรามาที่</w:t>
+      </w:r>
+      <w:r w:rsidR="009C69CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ระดับความสูงกว่า 4,000 เมตร คุณจะได้เห็น </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386" w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ทัศนียภาพอันกว้างไกลของเมืองลาซาทั้งหมด</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A406FD" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="26A406FD" w14:textId="7FADCD63" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">ค่ำ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">บริการอาหารค่ำ ณ ภัตตาคาร </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DACD679" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="7DACD679" w14:textId="3A92972E" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>ที่พัก</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:tab/>
@@ -5284,102 +4927,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>Nyetsang Grand Hotel ระดับ</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>5*จีน หรือเทียบเท่า</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AACD37F" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
-[...11 lines deleted...]
-    <w:p w14:paraId="033A8C94" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="6AACD37F" w14:textId="4BD008AC" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="005E7386" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4DFE8B79" wp14:editId="3939751A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4DFE8B79" wp14:editId="06E98F12">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-428620</wp:posOffset>
+                <wp:positionH relativeFrom="page">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-14283</wp:posOffset>
+                  <wp:posOffset>111760</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7505065" cy="410039"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2094617070" name="สี่เหลี่ยมผืนผ้า 2094617070"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="1617300" y="3595800"/>
-                          <a:ext cx="7457400" cy="368400"/>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7505065" cy="410039"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="DFEAFB"/>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="6E9CE7"/>
                             </a:gs>
                           </a:gsLst>
                           <a:path path="circle">
                             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
                           </a:path>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="3C78D8"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
@@ -5413,156 +5044,169 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>ลาซา - จุดชมวิว คังพาลา - ทะเลสาบยัมดรก - วัดเซี่ยจู่หลิน - ลาซา</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4DFE8B79" id="สี่เหลี่ยมผืนผ้า 2094617070" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-33.75pt;margin-top:-1.1pt;width:590.95pt;height:32.3pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqLSwKbwIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3buiRVntc2lqrTa&#10;Rt3tB0wwtpEwUCC3v++AvUnafahUNQ/kAGeGMzcvHs6NJEdundAqp/1eSglXTBdCVTn98br9NKPE&#10;eVAFSK14Ti/c0Yflxw+Lk8n4QNdaFtwSdKJcdjI5rb03WZI4VvMGXE8brvCy1LYBj1tbJYWFE3pv&#10;ZDJI00ly0rYwVjPuHJ6u20u6jP7LkjP/rSwd90TmFLX5uNq47sOaLBeQVRZMLVgnA/5BRQNC4aNX&#10;V2vwQA5WvHPVCGa106XvMd0kuiwF4zEGjKaf/hHNSw2Gx1gwOc5c0+T+n1v2fHwxO4tpOBmXOYQh&#10;inNpm/CP+sgZyzrpT4cppu+S0+F4Pp4hjonjZ08YEqaj8XQUCCwwJrOAkZDcPBnr/BeuGxJATi0W&#10;JuYLjk/Ot9Q3SpfGYiukjNghpQXEaIw9jZbOVvuVtOQIWNr1dvO4/dy9Wbl7dj8Nv/cmk818tZne&#10;maDa6u0pA74mYckpE5bJUAXISlT0qr+j9tBO4+g3tFSHsK06hK3Voi4ydBTsvZA8WLen2HXXGKUi&#10;p5zOx4Mx5hBwDkoJHmFjipw6VbXytRRXi9/CH66ms/Wsi8Xd00JS1+DqNk3xKtAgs/qgiohqDsVG&#10;FcRfDA6owjGlQYxrKJEchxpB5HkQ8u88zKJUWPpbOwXkz/szERjLMPgKJ3tdXHaWOMO2AjU+gfM7&#10;sDh7fXwd5xHf/XkAi1rkV4VFn/dHITk+brDdQrfZ+5v9/Q0oVmusB/OWknaz8rhv+0Dpx4PXpYiF&#10;uInpVOOkxdbtvgphlO/3kXX7di1/AQAA//8DAFBLAwQUAAYACAAAACEALf5bpOEAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTUvEMBCG74L/IYzgRXbTllqlNl1EWNaDLrjuYb2lzdhWk0lp0g//&#10;vdmT3maYh3eet9gsRrMJB9dZEhCvI2BItVUdNQKO79vVPTDnJSmpLaGAH3SwKS8vCpkrO9MbTgff&#10;sBBCLpcCWu/7nHNXt2ikW9seKdw+7WCkD+vQcDXIOYQbzZMoyriRHYUPrezxqcX6+zAaASdefYx7&#10;9TztXr8avXuZ/c2290JcXy2PD8A8Lv4PhrN+UIcyOFV2JOWYFrDK7m4DGoYkAXYG4jhNgVUCsiQF&#10;Xhb8f4XyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACotLApvAgAAAwUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC3+W6ThAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAyQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
+              <v:rect w14:anchorId="4DFE8B79" id="สี่เหลี่ยมผืนผ้า 2094617070" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:539.75pt;margin-top:8.8pt;width:590.95pt;height:32.3pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYViIyaAIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtppm6Yx6hRdLsOA&#10;oivW7gMYWbYFyJImKre/HyW7SbY+DBiWB4USb4eHpO/u951mW+lRWVPy0UXOmTTCVso0Jf/xuvp0&#10;yxkGMBVoa2TJDxL5/ezjh7udK+Slba2upGcUxGCxcyVvQ3BFlqFoZQd4YZ00pKyt7yDQ1TdZ5WFH&#10;0TudXeb5TbazvnLeColIr4teyWcpfl1LEb7VNcrAdMkJW0inT+c6ntnsDorGg2uVGGDAP6DoQBlK&#10;egy1gABs49W7UJ0S3qKtw4WwXWbrWgmZaqBqRvkf1by04GSqhchBd6QJ/19Y8bR9cc+eaNg5LJDE&#10;WMW+9l38J3xsn8g6HMmS+8AEPU7G+Ti/GXMmSHc9yvOraWQzO3k7j+GLtB2LQsk9NSNxBNtHDL3p&#10;m8lAXbVSWicZyaQXmLNUb5480TfrufZsC9TOxWr5sPo85Gzw3JrQ0O+9y81yOl9OzlwIbfOWykFo&#10;WTxKLpQXOjIPRU2IXu13wh5HaJzixjEaJBqlQaJx6qWhMgoU/YPSMnr3rzRpxxq1YbuST8eXkUOg&#10;2a81BBI7V5UcTdPDt1odPX4r/2o+uV3cDrXguVkkdQHY9jQlVTSDwtuNqZLUSqiWpmLh4GgpDa0m&#10;j2Cw40xLWmQSkl0Apf9uRyxqQ60/jVCUwn69Z4pquYqx4svaVodnz9CJlSKMj4DhGTzt24iy0w5S&#10;3p8b8IRFfzXU9OnoOpIT0uV6PKGWMn+uWZ9rwIjWUj9E8Jz1l3mgez8Hxj5sgq1VasQJzICatiuN&#10;7vAliOt7fk9Wp+/V7BcAAAD//wMAUEsDBBQABgAIAAAAIQDWqE1i3gAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOskhxJCnAohVeUASC0cys2JlyQQr6N488Pb457guDOj&#10;mW/z7WI7MeHgW0cK4nUEAqlypqVawfvbbpWC8KzJ6M4RKvhBD9vi8iLXmXEzHXA6ci1CCflMK2iY&#10;+0xKXzVotV+7Hil4n26wmsM51NIMeg7ltpNJFG2k1S2FhUb3+Nhg9X0crYKTLD/GV/M07V++6m7/&#10;PPPNrmelrq+Wh3sQjAv/heGMH9ChCEylG8l40SkIj3BQbzcgzm6cxncgSgVpkoAscvmfv/gFAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2FYiMmgCAAD3BAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1qhNYt4AAAAHAQAADwAAAAAAAAAAAAAAAADC&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
                 <v:fill color2="#6e9ce7" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="70F88AB8" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="275" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันที่สี่</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt SemiBold" w:eastAsia="Prompt SemiBold" w:hAnsi="Prompt SemiBold" w:cs="Prompt SemiBold"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>ลาซา - จุดชมวิว คังพาลา - ทะเลสาบยัมดรก - วัดเซี่ยจู่หลิน - ลาซา</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782FAA48" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
-[...11 lines deleted...]
-    <w:p w14:paraId="57A485EA" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="033A8C94" w14:textId="3808FC9E" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782FAA48" w14:textId="14D976FE" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A485EA" w14:textId="5F39F96C" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>เช้า</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB25938" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="12ECB4AA" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -5618,693 +5262,697 @@
           </w:r>
           <w:r w:rsidRPr="00F931D5">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0E0E0E"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
-        <w:t xml:space="preserve">เป็นจุดแรกที่คุณจะได้เห็นภาพทะเลสาบหยัมดรกแบบพาโนรามาจากมุมสูง เป็นภาพที่สวยงามและน่าทึ่งที่สุด เพราะมองเห็นรูปร่างคดเคี้ยวของทะเลสาบทั้งหมด </w:t>
-[...63 lines deleted...]
-          <w:bCs/>
+        <w:t>เป็นจุดแรกที่คุณจะได้เห็นภาพทะเลสาบหยัมดรกแบบพาโนรามาจากมุมสูง เป็นภาพที่สวยงามและน่าทึ่งที่สุด เพราะมองเห็นรูปร่างคดเคี้ยวของทะเลสาบทั้งหมด</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A120B79" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACD9A3F" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BB287A" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F0AA24" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2EEF10" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309DBCA7" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB25938" w14:textId="19962889" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CE40F5" w14:textId="2FFD1AE8" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="005E7386" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">จากนั้นนำท่านชม </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ทะเลสาบ หยัมดรก (Yamdrok Tso,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>羊湖</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">หรือที่ชาวทิเบตเรียกว่า </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หยัมดรกยุมโซ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>เป็นหนึ่งใน สามทะเลสาบศักดิ์สิทธิ์ ที่ยิ่งใหญ่ที่สุดของทิเบต (ร่วมกับทะเลสาบนามูโชและมานาซาโรวาร์) ความงดงามของทะเลสาบ แห่งนี้คือสีฟ้าครามหรือ สีเทอร์ควอยซ์อันเป็นเอกลักษณ์ที่ตัดกับฉากหลังของภูเขาหิมะ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ที่ปกคลุมตลอดปี ทำให้ที่นี่ ได้รับสมญานามว่าเป็น "อัญมณีที่พระเจ้าประทานให้" บนหลังคาโลกเมื่อแสงแดดกระทบน้ำ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">จะเปลี่ยนเฉด จากฟ้าแก่เป็น เขียวมรกต โดยมีพื้นหลังเป็นภูเขาหิมะหรือหิมะละลาย ทำให้รู้สึกถึงความสงบ และความยิ่งใหญ่ ของดินแดนหลังคา โลกแห่งนี้ อิสระให้ท่านได้ถ่ายภาพทะเลสาบสีเทอร์ควอยซ์ด้านล่างตัดกับยอดเขา หิมะที่ปกคลุม ได้วิวทะเลสาบบนที่สูง แบบ “เหนือเมฆ” หรือ ถ่ายภาพกับ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>จามรี (Yak)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> และ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>สุนัขทิเบตันมาสติฟฟ์ (Tibetan Mastiff)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ที่ประดับประดา อย่างสวยงาม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ไม่รวมค่าบริการ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F3575C" w14:textId="1BFE0329" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6C4E3F9C" wp14:editId="10EB235C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6C4E3F9C" wp14:editId="42614EC3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+              <wp:posOffset>-315595</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>2466975</wp:posOffset>
+              <wp:posOffset>2838450</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7296150" cy="3648075"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2094617081" name="image6.jpg" descr="รูปภาพประกอบด้วย ข้อความ, เมฆ, ท้องฟ้า, ธรรมชาติ&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image6.jpg" descr="รูปภาพประกอบด้วย ข้อความ, เมฆ, ท้องฟ้า, ธรรมชาติ&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId14"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7296150" cy="3648075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>เที่ยง</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12395592" w14:textId="7C50EA47" w:rsidR="005E7386" w:rsidRDefault="005E7386" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706B5F27" w14:textId="5CF58574" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บ่าย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">จากนั้นนำท่านชม </w:t>
       </w:r>
-      <w:sdt>
-[...99 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        <w:t>วัดเซี่ยจู่หลิน (Xiazhu Monastery,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>夏珠林寺</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">หรือที่รู้จักกันในชื่อ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>เซียจูลิน กอมปา (Xiezhulin Gompa)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> อาจจะไม่โด่งดังเท่าวัดโจคังหรือพระราชวังโปตาลา แต่เป็นอัญมณีทางศาสนาและ สถาปัตยกรรมที่ตั้งอยู่ในทำเลที่งดงาม ซึ่งมอบประสบการณ์การแสวงบุญที่เงียบสงบและลึกซึ้งกว่า วัดแห่งนี้ เป็นเหมือน </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>"โปตาลาขนาดย่อส่วน"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เนื่องจากสถาปัตยกรรมที่สร้างลดหลั่นตามเนินเขาคล้ายคลึงกับโปตาลา และ ยังเป็นจุดที่มีเรื่องราวทางประวัติศาสตร์และตำนานศักดิ์สิทธิ์ที่น่าสนใจ วัดเซี่ยจู่หลินไม่ใช่แค่วัดธรรมดา แต่เป็น สถานที่ที่มีตำนานและความศักดิ์สิทธิ์สูง โดยเฉพาะในเรื่องของโบราณวัตถุล้ำค่า และสิ่งศักดิ์สิทธิ์ประจำวัด (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>镇寺之宝</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622E4963" w14:textId="6F30B078" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ตามตำนานเล่าว่า วัดแห่งนี้มีสมบัติล้ำค่าที่ดึงดูดผู้แสวงบุญให้มาเยือน พระศพเนื้อไม่เน่าเปื่อยของเทพธิดาจี๋เสียง (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>吉祥天女肉身灵塔</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>): ตำนานที่โด่งดังที่สุดของวัดเชื่อกันว่าที่นี่เป็นที่ประดิษฐานพระศพที่ไม่เน่าเปื่อยของอวตารมนุษย์ ของลัคชมี (Lakshmi) หรือเทพธิดาแห่งความมงคล ในพระพุทธศาสนาทิเบต (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>吉祥天女</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Palden Lhamo) พระคัมภีร์ที่เขียนโดยท่านซงคาปา (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>宗喀巴</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>) วัดยังเก็บรักษาพระคัมภีร์ที่เชื่อกันว่าเขียนด้วยลายมือของ ท่านซงคาปา (Je Tsongkhapa) ผู้ก่อตั้งนิกายเกลุก สมควรแก่เวลานำท่านเดินทางกลับสู่เมืองลาซา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C23C4C" w14:textId="6B8CCB49" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ค่ำ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
-[...24 lines deleted...]
-          <w:color w:val="0000FF"/>
+        <w:t>บริการอาหารค่ำ ณ ภัตตาคาร</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A900793" w14:textId="619EE586" w:rsidR="00987AFC" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ที่พัก</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-        </w:rPr>
-[...43 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Nyetsang Grand Hotel ระดับ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-        </w:rPr>
-[...213 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>5*จีน หรือเทียบเท่า</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127F75AF" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
-[...35 lines deleted...]
-    <w:p w14:paraId="0349A0B2" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="1E45FDF2" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CD882D" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2FB69F" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0349A0B2" w14:textId="3E004611" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="27B83240" wp14:editId="606C9312">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="27B83240" wp14:editId="54FC0BA2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-452432</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>100014</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7562850" cy="391488"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2094617071" name="สี่เหลี่ยมผืนผ้า 2094617071"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="1588350" y="3600750"/>
                           <a:ext cx="7515300" cy="358500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
@@ -6405,781 +6053,684 @@
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">พระราชวังโปตาลา พิเศษ…ใส่ชุดทิเบตถ่ายรูป - วัดโจคัง - คาเฟ่ลับ บนหลังคาโลก - ถนนแปดเหลี่ยม                                                                    </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA66DA2" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="3AA66DA2" w14:textId="2A2100A0" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="005E7386" w:rsidP="00F931D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>เช้า</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC8B6B3" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="2FC654C3" w14:textId="332D9582" w:rsidR="005E7386" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="405300DE" wp14:editId="67576E62">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="405300DE" wp14:editId="3E48695D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:align>center</wp:align>
+              <wp:posOffset>-267970</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>3216910</wp:posOffset>
+              <wp:posOffset>6365240</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7238365" cy="3629025"/>
             <wp:effectExtent l="0" t="0" r="635" b="9525"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2094617089" name="image11.jpg" descr="รูปภาพประกอบด้วย ข้อความ, เมฆ, ท้องฟ้า, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image11.jpg" descr="รูปภาพประกอบด้วย ข้อความ, เมฆ, ท้องฟ้า, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId15"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7238365" cy="3629025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Quattrocento Sans" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1885B55B" wp14:editId="3AFA2E3C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>3067050</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7063740" cy="3190875"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="9525"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2094617082" name="image13.jpg" descr="รูปภาพประกอบด้วย ข้อความ, เมฆ, ท้องฟ้า, บ้าน&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image13.jpg" descr="รูปภาพประกอบด้วย ข้อความ, เมฆ, ท้องฟ้า, บ้าน&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7063740" cy="3190875"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F931D5">
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F931D5">
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">นำท่านชม </w:t>
       </w:r>
-      <w:sdt>
-[...93 lines deleted...]
-    <w:p w14:paraId="3206F285" w14:textId="2032A415" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00E72077" w:rsidP="00F931D5">
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>พระราชวังโปตาลา (Potala Palace,</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>布达拉宫</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ตั้งอยู่กลางเมือง ลาซา (Lhasa) เมือง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>หลวงของเขตปกครองตนเองทิเบต (</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>西藏自治区</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>) ประเทศจีน เป็นพระราชวังเก่าแก่ที่ตั้งตระหง่านอยู่บนยอดเขา มารโปริ (Marpo Ri,</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>红山</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>) สูงประมาณ 3,700 เมตรเหนือระดับน้ำทะเลและมีความสูงจากพื้นถึงยอดอาคารกว่า 117 เมตร ทำให้มองเห็นได้จากทุกมุมของเมืองพระราชวังโปตาลาถูกยกย่องให้เป็น“หัวใจแห่งลาซา” และ “สัญลักษณ์ ทาง</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">จิตวิญญาณของทิเบต”ได้รับการขึ้นทะเบียนเป็น มรดกโลกโดยองค์การยูเนสโก (UNESCO World Heritage Site) เมื่อปี ค.ศ. 1994 และถือเป็นหนึ่งในสิ่งก่อสร้างบนที่สูงที่งดงามที่สุดในโลก ชื่อ “โปตาลา (Potala)” มาจากคำว่า </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF7AF80" w14:textId="51389251" w:rsidR="005E7386" w:rsidRDefault="005E7386" w:rsidP="00F931D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24E0070C" w14:textId="04C20122" w:rsidR="005E7386" w:rsidRDefault="005E7386" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC8B6B3" w14:textId="750C8A38" w:rsidR="00987AFC" w:rsidRPr="005E7386" w:rsidRDefault="005E7386" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>โพธาลก</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” ในภาษาสันสกฤต หมายถึง “ภูเขาแห่งพระอวโลกิเตศวร” สถาปัตยกรรมอันยิ่งใหญ่ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3206F285" w14:textId="6103D7DF" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00E72077" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>พระราชวังโปตาลา แบ่งออกเป็น 2 ส่วนหลักได้แก่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F929861" w14:textId="7CCF7273" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Quattrocento Sans" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+        </w:rPr>
+        <w:t>🟥</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>พระราชวังแดง (Red Palace)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45ECA6B1" w14:textId="4BD3F565" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>เป็นส่วนศาสนสถาน ใช้สำหรับสวดมนต์ พิธีกรรม และเก็บรักษาสมบัติล้ำค่าทางศาสนา ภายในมีเจดีย์ทองคำของ ดาไลลามะองค์ที่ 5 ถึงองค์ที่ 13มีห้องสวดมนต์ขนาดใหญ่ “หออธิษฐานใหญ่ (Great Prayer Hall)” และจิตรกรรม</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7386">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
           <w:cs/>
         </w:rPr>
-        <w:br/>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-          <w:b/>
-[...21 lines deleted...]
-    <w:p w14:paraId="22C3ABE5" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+        </w:rPr>
+        <w:t>ฝาผนังที่เล่าประวัติพระพุทธศาสนาในทิเบต</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C3ABE5" w14:textId="72B0DC9A" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_11"/>
           <w:id w:val="691491741"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F931D5">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Fira Mono" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
             </w:rPr>
             <w:t>⬜</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>พระราชวังขาว (White Palace)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A630A1" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="47A630A1" w14:textId="6B7D6FCF" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-        </w:rPr>
-[...145 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Quattrocento Sans" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
           <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="1885B55B" wp14:editId="2DDEBCF4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="61B0764F" wp14:editId="46374452">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>1743075</wp:posOffset>
-[...60 lines deleted...]
-              <wp:posOffset>5543550</wp:posOffset>
+              <wp:posOffset>3236595</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7143750" cy="3435985"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2094617090" name="image16.jpg" descr="รูปภาพประกอบด้วย เสื้อผ้า, ท้องฟ้า, คน, ข้อความ&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image16.jpg" descr="รูปภาพประกอบด้วย เสื้อผ้า, ท้องฟ้า, คน, ข้อความ&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId17"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7143750" cy="3435985"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="395E7BC2" w14:textId="087660A9" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:r w:rsidR="005E7386" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>เคยเป็นที่พำนักและสถานที่ทำงานของดาไลลามะภายในมีห้องทรงงาน ห้องพระราชา และระเบียงที่สามารถมองเห็น เมืองลาซาได้ทั้งเมือง โครงสร้างพระราชวังทำจากหินและไม้ ผนังหนากว่า 3 เมตร เพื่อทนต่ออุณหภูมิและแรงลม ในที่สูง สีแดง–ขาวที่ใช้ตกแต่งอาคารมีความหมายทางศาสนา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E44EAB" w14:textId="184E20E6" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="78BE8C54" w14:textId="3FB98DD7" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD9C5FE" w14:textId="37CA489E" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="411A5DF7" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">กิจกรรมพิเศษ สัมผัสเสน่ห์ทิเบตในแบบ Fin ฟิน </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="668D756A" w14:textId="00A457F9" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="005E7386" w:rsidP="00F931D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B93927E" w14:textId="3BEC2509" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“สวมชุดประจำชาติทิเบต” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>เลือกใส่ชุดทิเบตสุดงดงามได้ทั้งชาย–หญิง หลากสี หลายสไตล์ ถ่ายภาพคู่กับฉากหลัง พระราชวังสีทองท่ามกลางฟ้าใสของลาซา</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> พร้อมรับฟรี! ไฟล์รูปถ่ายสุดงดงาม 3 รูป ต่อท่าน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDE6309" w14:textId="23ACED74" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38A3961C" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
-[...34 lines deleted...]
-    </w:p>
     <w:p w14:paraId="76C29300" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>เที่ยง</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218E573F" w14:textId="76D33189" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="2CDC472F" w14:textId="323370E1" w:rsidR="00E72077" w:rsidRPr="005E7386" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บ่าย</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -7221,341 +6772,365 @@
               <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>大昭寺</w:t>
           </w:r>
           <w:r w:rsidRPr="00F931D5">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> ตั้งอยู่ใจกลาง ย่านเก่าของเมืองลาซา (Lhasa Old Town) วัดพุทธที่เก่าแก่และศักดิ์สิทธิ์ที่สุดของทิเบตชาวทิเบตเชื่อว่า “ผู้ใดได้สักการะวัดโจคัง ถือว่าได้เดินทาง ถึงศูนย์กลางของทิเบตแล้ว”วัดแห่งนี้ถือเป็น “หัวใจของลาซา” ทั้งในเชิงภูมิศาสตร์และศรัทธา เป็นจุดที่ผู้แสวงบุญ จาก ทั่วทุกสารทิศเดินทางมากราบสักการะ ด้วยการ “คารวะด้วยร่างกาย” (prostration) บริเวณหน้าวัดและรอบ ลานบาร์คอร์ (Barkhor Square)สถาปัตยกรรมของวัดโจคังเป็นการผสมผสานอย่างลงตัวระหว่าง สไตล์ทิเบต จีน และเนปาลมีโครงสร้างไม้และอิฐสีทอง–แดง โดดเด่นด้วยหลังคาทองคำและเจดีย์ทรงกลม จุดสำคัญภายในวัด อาทิเช่น</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CDC472F" w14:textId="1F203D99" w:rsidR="00E72077" w:rsidRDefault="00E72077" w:rsidP="00F931D5">
+    <w:p w14:paraId="59B205EB" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335FC51A" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F3E73D0" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4814201F" w14:textId="448A7713" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="21A7B886" wp14:editId="32E7CE8E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="21A7B886" wp14:editId="7394D0B8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>2571750</wp:posOffset>
+              <wp:posOffset>771525</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7172325" cy="3581400"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:extent cx="7172325" cy="3228975"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2094617079" name="image12.jpg" descr="รูปภาพประกอบด้วย ท้องฟ้า, ศาลเจ้า, ศิลปะ, วัด&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image12.jpg" descr="รูปภาพประกอบด้วย ท้องฟ้า, ศาลเจ้า, ศิลปะ, วัด&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
-                    <pic:cNvPicPr preferRelativeResize="0"/>
-[...218 lines deleted...]
-                    <pic:cNvPr id="0" name="image14.jpg" descr="รูปภาพประกอบด้วย ภาพปะติด, การตัดต่อ, ภูเขา, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7086600" cy="3543300"/>
+                      <a:ext cx="7172325" cy="3228975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592BC3B5" w14:textId="70B55C34" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
-[...8 lines deleted...]
-    <w:p w14:paraId="5058E732" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="6CB5C342" w14:textId="5D37304C" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>พระประธาน (Jowo Shakyamuni,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>释迦牟尼佛像</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>พระพุทธรูปศักดิ์สิทธิ์สูงประมาณ 1.5 เมตร เชื่อว่าเป็น พระพุทธรูปที่พระพุทธเจ้าทรงมีพระชนม์ชีพอยู่จริงและเป็นรูปจำลองที่เก่าแก่ที่สุดในทิเบตประดิษฐานโดยพระมเหสีเจ้าหญิงเหวินเฉิง และถือเป็น “หัวใจแห่งวัดโจคัง”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14109DBC" w14:textId="04D23BBC" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">หลังคาทองคำ (Golden Roof) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>จุดชมวิวมุมสูงของเมืองลาซา เห็นพระราชวังโปตาลาได้ชัดเจน หลังคาถูกปิด ทองคำแท้และมีรูปปั้นกวางคู่พร้อมธรรมจักรเป็นสัญลักษณ์แห่งธรรม</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7FF85B" w14:textId="75E29D9E" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ระเบียงจิตรกรรมฝาผนัง - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ภายในมีภาพวาดบอกเล่าประวัติของพระราชา Songtsen Gampo และพระมเหสีทั้งสอง รวมถึงเหตุการณ์สำคัญทางพุทธศาสนา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3467AAB4" w14:textId="737AD40B" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5C9A4009" wp14:editId="26FB23A8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-257175</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>6915150</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7000875" cy="3038475"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2094617092" name="image14.jpg" descr="รูปภาพประกอบด้วย ภาพปะติด, การตัดต่อ, ภูเขา, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image14.jpg" descr="รูปภาพประกอบด้วย ภาพปะติด, การตัดต่อ, ภูเขา, กลางแจ้ง&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7000875" cy="3038475"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          </w:rPr>
+          <w:tag w:val="goog_rdk_14"/>
+          <w:id w:val="2116098882"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+            <w:rPr>
+              <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>ลานบาร์คอร์ (Barkhor Square,</w:t>
+          </w:r>
+          <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+            <w:rPr>
+              <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>八廓街</w:t>
+          </w:r>
+          <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+            <w:rPr>
+              <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">) </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ถนนวงรอบวัดที่เต็มไปด้วยผู้แสวงบุญที่เดินเวียนซ้าย (ตามเข็มนาฬิกา) พร้อมหมุน “ลูกประคำ” และ “กงล้อธรรม”รอบๆ เต็มไปด้วยร้านขายของศาสนา ของที่ระลึก และกลิ่นหอมของกำยาน ทุกวันจะมีผู้แสวงบุญมากราบไหว้ โดยการ หมอบราบกับพื้น ซ้ำๆ เพื่อแสดงความเคารพสูงสุดในช่วงเทศกาล Monlam (เทศกาลสวดมนต์ใหญ่) ช่วงเดือนกุมภาพันธ์–มีนาคม วัดโจคังจะเต็มไปด้วยพระสงฆ์หลายพันรูป สวดมนต์ พร้อมกันเป็นภาพที่ยิ่งใหญ่และศักดิ์สิทธิ์มาก ชาวทิเบตเชื่อว่าการหมุนกงล้อธรรมรอบวัดโจคังครบ 3 รอบจะช่วยชำระ จิตใจให้บริสุทธิ์ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080C8799" w14:textId="14C56330" w:rsidR="00987AFC" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD3F219" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="592BC3B5" w14:textId="749B260C" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5058E732" w14:textId="0648C8AB" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>พิเศษ…สัมผัสเสน่ห์ "คาเฟ่ลับ" บนหลังคาโลก</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7575,51 +7150,51 @@
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">"พระราชวัง โปตาลา" (Potala Palace) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>บน "คาเฟ่ลับบนดาดฟ้า" รวมค่าชาหรือกาแฟท่านละ 1 แก้ว</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAA45D9" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="7DAA45D9" w14:textId="093904CB" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">จากนั้นให้ท่านได้อิสระเดินชมวิถีศรัทธาหรือเลือกซื้อของฝากที่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ถนนบาร์คอร์</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
@@ -8146,82 +7721,50 @@
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> เป็นเส้นทางรถไฟที่สูงที่สุดในโลก</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5649FAFB" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">เชื่อมระหว่าง เมืองลาซา (Lhasa) เมืองหลวงแห่งทิเบต กับ เมืองซีหนิง (Xining) มณฑลชิงไห่ รวมระยะทางกว่า 1,956 กิโลเมตร ใช้เวลาเดินทางราว 21–23 ชั่วโมงเส้นทางนี้ได้รับฉายาว่า “ทางรถไฟบนท้องฟ้า (Sky Train to Tibet)”เพราะตลอดทาง รถไฟจะวิ่งผ่านเทือกเขาหิมะ ทุ่งหญ้าและทะเลสาบบนที่ราบสูงกว่า 5,000 เมตรเหนือระดับ น้ำทะเลนอกจากเป็นเส้นทางคมนาคมสำคัญแล้ว ยังถือเป็นหนึ่งในเส้นทางรถไฟที่มีวิวสวยที่สุดในโลกและเป็น “ไฮไลต์ การเดินทาง” สำหรับผู้ที่มาเยือนทิเบต เส้นทางจากลาซาไปซีหนิงถือเป็น การเดินทางจากหลังคาโลก สู่ผืนดินใหญ่ การเดินทางจากลาซาสู่ซีหนิง </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2E53BC" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
-[...30 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7FE47705" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>ท่านจะได้ชมวิวที่สวยงามที่คาดว่าจะเห็นดังนี้</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB70595" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
@@ -8435,135 +7978,83 @@
         <w:t>ความสูงลดลงเหลือราว 2,800–3,000 เมตร ผ่านทะเลสาบน้ำเค็มและพื้นที่ราบสูงกว้างใหญ่</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E72C38" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">จุดชมวิว: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>คุนหลุนซาน (Kunlun Mountains) และ “สถานีเลี้ยงสัตว์ชิงไห่” มีโอกาสเห็นสัตว์ป่าหายาก เช่น แอนทิโลปทิเบต (Chiru) หรือจามรีป่า</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73982A12" w14:textId="0C41F36C" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00E72077" w:rsidP="00F931D5">
-[...59 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="73982A12" w14:textId="46093037" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00E72077" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ช่วงที่ 4: เก๋อเอ๋อหมู่ – ซีหนิง (Golmud – Xining)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F92EA8D" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="2F92EA8D" w14:textId="5849A5FB" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="005E7386" w:rsidP="00F931D5">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>วิวเปลี่ยนจากทะเลทรายราบสูงเป็นภูเขาและเมืองอารยธรรมโบราณ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323D005C" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="323D005C" w14:textId="558046A7" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">จุดชมวิว: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_21"/>
           <w:id w:val="-81120636"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F931D5">
             <w:rPr>
@@ -8578,346 +8069,325 @@
             <w:t>青海湖</w:t>
           </w:r>
           <w:r w:rsidRPr="00F931D5">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
             </w:rPr>
             <w:t>) ทะเลสาบน้ำเค็มที่ใหญ่ที่สุดของจีน</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="69439ACB" w14:textId="74701E29" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>เมื่อถึงซีหนิง จะเห็นอาคารสไตล์จีนผสมทิเบตที่สะท้อนวัฒนธรรมสองโลก</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619641A0" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="0CDEB294" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
-[...38 lines deleted...]
-      </w:sdt>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78098892" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62488115" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619641A0" w14:textId="20C936D0" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>รถไฟสายชิงไห่-ทิเบต (Qinghai-Tibet Railway,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>青藏铁路</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> ถูกออกแบบมาเป็นพิเศษเพื่อรองรับ การเดินทางบนที่ราบสูงที่มีความสูงมากที่สุดในโลกเพื่อให้ผู้โดยสารได้รับความสะดวกสบายและความปลอดภัยสูงสุดประกอบด้วย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6075D5" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="49C05813" w14:textId="38A20F5F" w:rsidR="00987AFC" w:rsidRPr="009C69CC" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>มีระบบจ่ายออกซิเจนตลอดเวลาทุกตู้โดยสาร เพื่อช่วยให้ผู้โดยสารไม่เกิดอาการแพ้ความสูง มีระบบปรับอากาศ อัดความดันเพื่อรักษาระดับออกซิเจนให้ใกล้เคียงกับระดับความสูงที่ต่ำกว่าเพื่อช่วยให้ร่างกายปรับตัวได้ง่าย ขึ้น</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B955CFE" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
-[...23 lines deleted...]
-    <w:p w14:paraId="5AE4B9C7" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="5AE4B9C7" w14:textId="5D11D2B2" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>ท่อจ่ายออกซิเจนส่วนตัว มีช่องจ่ายออกซิเจนฉุกเฉินเฉพาะบุคคลติดตั้งอยู่ใกล้เตียง/ที่นั่ง (โดยเฉพาะ ในตู้นอน) สามารถใช้ได้หากรู้สึกไม่สบาย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B7F2BE" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="13B7F2BE" w14:textId="79E3E29F" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>หน้าต่างบานใหญ่พิเศษเพื่อชมวิวแบบพาโนรามา</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E828A3" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="12E828A3" w14:textId="4AD459E8" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>ห้องน้ำ, น้ำร้อน, และรถเสบียงพร้อมอาหารท้องถิ่น (ข้าวผัดทิเบต, บะหมี่, ชาเนยจามรี)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6B9EDF" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="6F6B9EDF" w14:textId="3679EEB7" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="41B24557" wp14:editId="323302D3">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-334645</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>3231515</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7315200" cy="3657600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+            <wp:docPr id="2094617075" name="image1.jpg" descr="รูปภาพประกอบด้วย เมฆ, กลางแจ้ง, ทางรถไฟ, หญ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image1.jpg" descr="รูปภาพประกอบด้วย เมฆ, กลางแจ้ง, ทางรถไฟ, หญ้า&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7315200" cy="3657600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>ระบบเสียงอัตโนมัติแนะนำสถานที่สำคัญระหว่างทางทั้งภาษาจีนและอังกฤษ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBAD0EB" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="0EBAD0EB" w14:textId="2E885830" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารกลางวัน และ อาหารเย็น แบบ Set menu 4 ท่าน ต่อชุด ณ ตู้เสบียงบนรถไฟ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FED7D3F" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
-[...70 lines deleted...]
-    <w:p w14:paraId="44EAA45E" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="2FED7D3F" w14:textId="30EA7776" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="79C9F7F1" wp14:editId="5439DC59">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="79C9F7F1" wp14:editId="2DF5C428">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-442907</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>35013</wp:posOffset>
+                  <wp:posOffset>247650</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7524750" cy="400534"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2094617069" name="สี่เหลี่ยมผืนผ้า 2094617069"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
-                          <a:off x="1607400" y="3601050"/>
-                          <a:ext cx="7477200" cy="357900"/>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7524750" cy="400534"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
                           <a:gsLst>
                             <a:gs pos="0">
                               <a:srgbClr val="DFEAFB"/>
                             </a:gs>
                             <a:gs pos="100000">
                               <a:srgbClr val="6E9CE7"/>
                             </a:gs>
                           </a:gsLst>
                           <a:path path="circle">
                             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
                           </a:path>
                           <a:tileRect/>
                         </a:gradFill>
                         <a:ln w="9525" cap="flat" cmpd="sng">
                           <a:solidFill>
                             <a:srgbClr val="3C78D8"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:round/>
                           <a:headEnd type="none" w="sm" len="sm"/>
@@ -8942,87 +8412,148 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">พิพิธภัณฑ์ถนนสายโบราณถัง-ทิเบต - ชมด้านนอกมัสยิดตงกวน - ถนนคนเดินซินหนานกวน                                                                 </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="79C9F7F1" id="สี่เหลี่ยมผืนผ้า 2094617069" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:-34.85pt;margin-top:2.75pt;width:592.5pt;height:31.55pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyANeNcgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtpJkzgx4hRdLsOA&#10;ogvW7gMYWbYFyJImKbe/HyW7SbY+DBiWB+VIIqnDQ9Lzh1MryYFbJ7Qq6OAupYQrpkuh6oL+eN18&#10;mlLiPKgSpFa8oGfu6MPi44f50eR8qBstS24JBlEuP5qCNt6bPEkca3gL7k4brvCy0rYFj1tbJ6WF&#10;I0ZvZTJM00ly1LY0VjPuHJ6uuku6iPGrijP/raoc90QWFLn5uNq47sKaLOaQ1xZMI1hPA/6BRQtC&#10;4aOXUCvwQPZWvAvVCma105W/Y7pNdFUJxmMOmM0g/SOblwYMj7mgOM5cZHL/Lyx7PryYrUUZjsbl&#10;DmHI4lTZNvwjP3LCsk7SbJSifOeC3k+Q57gXjp88YWiQjbIMq0EJCxbjbIYYQybXSMY6/4XrlgRQ&#10;UIuFiXrB4cn5zvTNpJex3AgpI3Zo0gFiNOaeRk9n691SWnIALO1qs37cfO7frN2t9SANv/cuk/Vs&#10;uc5uXJBt/faUAd+QsBSUCctkqALkFTJ61d+Re2incYwbWqpH2FY9wtbqUJ8ZBgr+XkgevLtT7LpL&#10;jlKRY0Fn4+EYNQScg0qCR9iasqBO1R19LcXF47f075fZdDXtc3G3ZkHUFbimkyleBTPIrd6rMqKG&#10;Q7lWJfFngwOqcExpIONaSiTHoUYQ7TwI+Xc7VFEqLP21nQLyp92JCMxlEmKFk50uz1tLnGEbgRyf&#10;wPktWJy9Ab6O84jv/tyDRS7yq8KizwajII6Pm9E4C91mb292tzegWKOxHsxbSrrN0uO+6wOlH/de&#10;VyIW4kqmZ42TFlu3/yqEUb7dR6vrt2vxCwAA//8DAFBLAwQUAAYACAAAACEA7qevMeAAAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0vEMBTE74LfITzBi+ymVVrX2tdFhGU9qODqQW9p82yrzUtp&#10;0j9+e7MnPQ4zzPwm3y6mExMNrrWMEK8jEMSV1S3XCG+vu9UGhPOKteosE8IPOdgWpye5yrSd+YWm&#10;g69FKGGXKYTG+z6T0lUNGeXWticO3qcdjPJBDrXUg5pDuenkZRSl0qiWw0KjerpvqPo+jAbhXZYf&#10;47N+mPZPX3W3f5z9xa73iOdny90tCE+L/wvDET+gQxGYSjuydqJDWKU31yGKkCQgjn4cJ1cgSoR0&#10;k4Iscvn/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMgDXjXICAAADBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA7qevMeAAAAAJAQAADwAA&#10;AAAAAAAAAAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
+              <v:rect w14:anchorId="79C9F7F1" id="สี่เหลี่ยมผืนผ้า 2094617069" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:19.5pt;width:592.5pt;height:31.55pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt5LEraAIAAPcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthJ4yYx4hRdLsOA&#10;ogvW7gMYWbYFyJImKbe/HyW7SbY+DBiWB4USb4eHpOcPp1aSA7dOaFXQ4SClhCumS6Hqgv543Xya&#10;UuI8qBKkVrygZ+7ow+Ljh/nR5HykGy1LbgkGUS4/moI23ps8SRxreAtuoA1XqKy0bcHj1dZJaeGI&#10;0VuZjNL0PjlqWxqrGXcOX1edki5i/KrizH+rKsc9kQVFbD6eNp67cCaLOeS1BdMI1sOAf0DRglCY&#10;9BJqBR7I3op3oVrBrHa68gOm20RXlWA81oDVDNM/qnlpwPBYC5LjzIUm9//CsufDi9lapOFoXO5Q&#10;DFWcKtuGf8RHTpGs84UsfvKE4eMkG40nGXLKUDdO0+xuHNhMrt7GOv+F65YEoaAWmxE5gsOT853p&#10;m0lPXbkRUkbZoUknEKOx3jR6OlvvltKSA2A7V5v14+Zzn7N2t9bDNPzeu9yvZ8v15MYF0dZvqQz4&#10;hoSjoExYJgPzkFeI6FV/R+xhhLIYN4xRL+Eo9RKOUyf1lWGg4O+F5MG7e8VJu9QoFTkWdJaNMuQQ&#10;cPYrCR7F1pQFdaru4GspLh6/lX+3nExX074Wd2sWSF2BazqaoiqYQW71XpVRajiUa1USfza4lApX&#10;kwYwrqVEclxkFKKdByH/bocsSoWtv45QkPxpdyICa7kPscLLTpfnrSXOsI1AjE/g/BYs7tsQs+MO&#10;Yt6fe7CIRX5V2PTZcBzI8fEyzibYUmJvNbtbDSjWaOwH85aS7rL0eO/mQOnHvdeViI24gulR43bF&#10;0e2/BGF9b+/R6vq9WvwCAAD//wMAUEsDBBQABgAIAAAAIQA3NgDK3wAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHVSBCohToWQqnKASpQeys2JTRKw11G8+eHt2Z7gtLOa&#10;1ew3+Xr2Toy2j21ABekiAWGxCqbFWsHhfXO9AhFJo9EuoFXwYyOsi/OzXGcmTPhmxz3VgkMwZlpB&#10;Q9RlUsaqsV7HRegssvcZeq+J176WptcTh3snl0lyJ71ukT80urNPja2+94NXcJTlx7Azz+P29at2&#10;25eJrjYdKXV5MT8+gCA7098xnPAZHQpmKsOAJgqngIuQgpt7nic3Xd2yKlklyxRkkcv/BYpfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO3ksStoAgAA9wQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADc2AMrfAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;wgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" fillcolor="#dfeafb" strokecolor="#3c78d8">
                 <v:fill color2="#6e9ce7" focusposition=".5,.5" focussize="" focus="100%" type="gradientRadial"/>
                 <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short" joinstyle="round"/>
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
                     <w:p w14:paraId="46A544BA" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:textDirection w:val="btLr"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>วันที่เจ็ด</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve">พิพิธภัณฑ์ถนนสายโบราณถัง-ทิเบต - ชมด้านนอกมัสยิดตงกวน - ถนนคนเดินซินหนานกวน                                                                 </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>ที่พัก</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">รถไฟสายชิงไห่-ทิเบต ตู้นอนชั้น 1 (Soft Sleeper, </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>软卧</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+        <w:t>) แบบห้อง 4 เตียง (บน 2, ล่าง 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EAA45E" w14:textId="1FC05786" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:color w:val="2A20F4"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="78B072C0" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="242F3054" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
@@ -9086,99 +8617,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารเช้า ณ ภัตตาคาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B468E8" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="47B468E8" w14:textId="20A72B19" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">นำท่านชม </w:t>
       </w:r>
-      <w:sdt>
-[...29 lines deleted...]
-    <w:p w14:paraId="6F295C61" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>พิพิธภัณฑ์ถนนสายโบราณถัง-ทิเบต (Tang-Tubo Ancient Road Museum,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>唐蕃古</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF95254" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_25"/>
           <w:id w:val="-1937850781"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F931D5">
             <w:rPr>
               <w:rFonts w:ascii="Prompt" w:eastAsia="SimSun" w:hAnsi="Prompt" w:cs="Prompt"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t>道博物馆</w:t>
           </w:r>
@@ -9189,611 +8709,666 @@
               <w:bCs/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">) </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">เป็นสถานที่สำคัญที่จะพาคุณย้อนเวลากลับไปสำรวจประวัติศาสตร์อันยิ่งใหญ่ของเส้นทางสำคัญที่เชื่อม อาณาจักรถัง (Tang Dynasty) และอาณาจักรทิเบตโบราณ (Tubo Kingdom) ถนนสายโบราณถัง-ทิเบตเป็น เส้นทางโบราณ ที่มีความยาวกว่า </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3,000 กิโลเมตร</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
-        <w:t xml:space="preserve"> เริ่มต้นจากเมืองฉางอาน (ปัจจุบันคือซีอาน) ผ่านมณฑลส่านซี, กานซู่, ชิงไห่, เสฉวน และสิ้นสุดที่เมืองลั่วเสี้ย (ปัจจุบันคือลาซา) เส้นทางนี้มีชื่อเสียงที่สุดจากการเดินทางของ </w:t>
+        <w:t xml:space="preserve"> เริ่มต้นจากเมืองฉางอาน (ปัจจุบันคือซีอาน) ผ่านมณฑลส่านซี, กานซู่, ชิงไห่, เสฉวน และสิ้นสุดที่เมืองลั่วเสี้ย (ปัจจุบันคือลาซา) เส้นทางนี้มีชื่อเสียงที่สุดจากการเดินทางของ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789BF4D4" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67943206" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE889C7" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A476B7" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F295C61" w14:textId="3B42FD05" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>เจ้าหญิงเหวินเฉิง (Princess Wencheng)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> จากราชวงศ์ถัง เพื่ออภิเษกสมรสกับ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>กษัตริย์ซงแจ็น กัมโป (Songtsen Gampo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> แห่งทิเบต ในปี ค.ศ. 641 ซึ่งเป็นเหตุการณ์ที่นำมาซึ่งการแลกเปลี่ยนทางศาสนาและ วัฒนธรรม ครั้งใหญ่ เป็นเส้นทาง หลักที่ใช้ในการแลกเปลี่ยนสินค้า เช่น ผ้าไหม, เครื่องเคลือบ, ชา, ทองคำ, ม้า, และยาสมุนไพร รวมถึงการแลกเปลี่ยน ศาสนาพุทธ, เทคโนโลยี, และศิลปะ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C9D5C0" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="20C9D5C0" w14:textId="27B27A98" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4AC72FA7" wp14:editId="567BF408">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4AC72FA7" wp14:editId="1159FCEB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>5877560</wp:posOffset>
+              <wp:posOffset>2000885</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7258050" cy="3623945"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2094617085" name="image7.jpg" descr="รูปภาพประกอบด้วย ท้องฟ้า, อาคาร, กลางแจ้ง, หลักเขต&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image7.jpg" descr="รูปภาพประกอบด้วย ท้องฟ้า, อาคาร, กลางแจ้ง, หลักเขต&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId21"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7258050" cy="3623945"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00F931D5">
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>เที่ยง</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F931D5">
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F931D5">
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
         <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A19D86D" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+    <w:p w14:paraId="7A19D86D" w14:textId="3DC41DA8" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D8099C" w14:textId="7190D986" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00E72077" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>บ่าย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>จากนั้นนำท่านเที่ยวชมด้านนอก</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">มัสยิดตงกวน (Dongguan Mosque) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">เป็นหนึ่งในมัสยิดที่ใหญ่ และสำคัญที่สุดในประเทศจีนมีประวัติศาสตร์ยาวนานกว่า </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">600 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ปีและเป็นศูนย์กลางของชุมชนมุสลิมในภูมิภาคนี้ โครงสร้างของมัสยิดสะท้อนถึงการผสมผสาน ระหว่างสถาปัตยกรรมจีนดั้งเดิมและสไตล์อิสลาม มัสยิดตงกวานมี ความสำคัญต่อชุมชนมุสลิมในซีหนิงเป็นอย่างมาก เป็นศูนย์กลางทางศาสนาและวัฒนธรรม นอกจากนี้ มัสยิดแห่งนี้ ยังเป็นสัญลักษณ์ของความหลากหลายทางวัฒนธรรมในประเทศจีนและเป็นตัวอย่างของการอยู่ร่วมกันอย่างสันติสุข ระหว่างชาวมุสลิมและชาวพุทธ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F570FA" w14:textId="38D9477A" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         จากนั้นให้ท่านได้อิสระช้อปปิ้งซื้อของฝาก </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ถนนคนเดินเซียหนานกวน Xia Nanguan (หรือ Xia'nanguan Street) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>เป็นหนึ่งในถนนที่มีชีวิตชีวาและเป็นที่รู้จักในเมืองซีหนิง (Xining) เมืองหลวงของมณฑลชิงไห่ ประเทศจีน ถนนสายนี้ไม่ได้เป็นเพียงแค่ถนนธรรมดา แต่เป็นแหล่งรวมวัฒนธรรม อาหาร และวิถีชีวิตของชาวเมืองซีหนิงที่น่าสนใจ เสน่ห์ของถนน Xia Nanguan มีชื่อเสียงในฐานะ "สวรรค์ของคนรักอาหาร" โดยเฉพาะอาหารพื้นเมืองของซีหนิงและ อาหารสไตล์ชาวมุสลิม (Hui Muslim) คุณจะได้สัมผัสกับกลิ่นอายของวัฒนธรรมที่หลากหลายที่ผสมผสานกัน อย่างลงตัวในเมืองนี้</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFBEF5A" w14:textId="2C4EC5A2" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>แหล่งรวมอาหารอร่อย:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> นี่คือจุดเด่นที่สุดของที่นี่ตลอดสองข้างทางเต็มไปด้วยร้านอาหาร แผงลอยและร้านค้า</w:t>
+      </w:r>
+      <w:r w:rsidR="009C69CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>ที่ขายอาหารท้องถิ่นมากมาย สิ่งที่คุณไม่ควรพลาดคือ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351A22F1" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เนื้อแกะเสียบไม้ (Lamb Skewers / Yangrou Chuan): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>เมนูยอดนิยมที่หอมกรุ่นจากเตา ย่างสดๆ เสิร์ฟร้อนๆ ปรุงรสด้วยเครื่องเทศเฉพาะตัว</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BB49D2" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">บะหมี่ดึงมือ (Hand-Pulled Noodles / Lanzhou Beef Noodles): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>แม้จะขึ้นชื่อว่าเป็นบะหมี่ หลานโจว แต่ในซีหนิงก็มีร้านอร่อยๆ ให้ลิ้มลองมากมาย เส้นเหนียวนุ่มกับน้ำซุปเข้มข้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64941D28" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="009C69CC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32276624" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="009C69CC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E10F4E" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="009C69CC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A0BE811" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">อาหารสไตล์มุสลิมอื่นๆ: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>เช่น ซุปเนื้อแกะ (Zasui Tang) และขนมปังนาน (Naan Bread)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D2816E" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โยเกิร์ตชิงไห่ (Qinghai Yogurt): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>โยเกิร์ตเนื้อนุ่ม รสชาติกลมกล่อม ไม่เปรี้ยวจัด เป็นของหวานที่ ไม่ควรพลาด</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BC4E14" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>บรรยากาศคึกคัก: โดยเฉพาะในช่วงเย็นถึงกลางคืน จะเต็มไปด้วยผู้คน ทั้งคนท้องถิ่นและนักท่องเที่ยวที่ ออกมาเดินเล่น ชิมอาหาร และดื่มด่ำกับบรรยากาศ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2B5909" w14:textId="10F2EFA1" w:rsidR="00987AFC" w:rsidRPr="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6C4DB2FE" wp14:editId="15A67B48">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6C4DB2FE" wp14:editId="0DF94786">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>2009775</wp:posOffset>
+              <wp:posOffset>2200275</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7258050" cy="3629025"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2094617083" name="image8.jpg" descr="รูปภาพประกอบด้วย ตลาด, ค้า, ข้อความ, ขาย&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image8.jpg" descr="รูปภาพประกอบด้วย ตลาด, ค้า, ข้อความ, ขาย&#10;&#10;เนื้อหาที่สร้างโดย AI อาจไม่ถูกต้อง"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId22"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7258050" cy="3629025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00F931D5">
-[...273 lines deleted...]
-      <w:r w:rsidRPr="00F931D5">
+      <w:r w:rsidR="00000000" w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>วัฒนธรรมท้องถิ่น: การมาเดินเล่นที่นี่ คุณจะได้เห็นวิถีชีวิตประจำวันของผู้คน และสัมผัสถึงความหลากหลาย ทางวัฒนธรรมของซีหนิง ซึ่งเป็นเมืองที่มีประชากรจากกลุ่มชาติพันธุ์ต่างๆ อาศัยอยู่ร่วมกัน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2B5909" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
-[...8 lines deleted...]
-    <w:p w14:paraId="30036B6A" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="30036B6A" w14:textId="7B864BE7" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="22"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>ค่ำ</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
         <w:t>บริการอาหารค่ำ ณ ภัตตาคาร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3C7D61" w14:textId="3EC282FD" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00E72077" w:rsidP="00F931D5">
+    <w:p w14:paraId="0E3C7D61" w14:textId="01529E95" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00E72077" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4012BE8F" wp14:editId="4727F236">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>257810</wp:posOffset>
@@ -9904,133 +9479,133 @@
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>ที่พัก</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
         <w:t>Yonghe International Hotel ระดับ 4* หรือเทียบเท่า</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A2AABC" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
-[...35 lines deleted...]
-    <w:p w14:paraId="369F6DC3" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="41A2AABC" w14:textId="475C96D5" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187CC67D" w14:textId="6712C5E0" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D77B3C" w14:textId="3F9EAC4A" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00987AFC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369F6DC3" w14:textId="767C1307" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>เช้า</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บริการอาหารเช้า ณ ห้องอาหารของโรงแรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4297D3" w14:textId="4D2D93F3" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="1D4297D3" w14:textId="5CB1BDF7" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
         <w:t>นำท่านชม</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           </w:rPr>
@@ -10109,89 +9684,113 @@
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>儒家</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>) ภายในมีทั้งศาลเจ้าเต๋า วิหารพระพุทธเจ้าและจารึก คำสอนแบบขงจื้ออยู่ร่วมกัน อย่างกลมกลืนสถาปัตยกรรมของวัดเน้นการใช้ ไม้และหิน สร้างเชื่อมกันเป็นชั้น ๆ ขึ้นไปตามหน้าผาทางเดินภายในเป็น “ระเบียงไม้แขวน (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>栈道</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">)” เดินเชื่อมระหว่างอาคารต่าง ๆ เหนือผาหินเมื่อมองจากด้านล่างจะเห็นวัดทั้งหลังเหมือน “ลอยอยู่กลางภูเขา”ตัววัดหันหน้าไปทางเมืองซีหนิงทำให้ผู้ที่ขึ้นมาชมสามารถเห็นวิวเมืองทั้งเมืองได้ชัดโดยเฉพาะ ช่วงเย็นเมื่อแสงอาทิตย์ตกกระทบหน้าผาหินแดง จะเกิดภาพสีทองอร่ามสวยงามมาก </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC74628" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="1EC74628" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>เที่ยง</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:tab/>
         <w:t>บริการอาหารกลางวัน ณ ภัตตาคาร</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="52614E14" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B471BF1" w14:textId="77777777" w:rsidR="009C69CC" w:rsidRPr="00F931D5" w:rsidRDefault="009C69CC" w:rsidP="00F931D5">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5DDB3177" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>บ่าย</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
@@ -10405,96 +10004,85 @@
         </w:rPr>
         <w:t xml:space="preserve">ร้านกาแฟและบาร์: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>มีคาเฟ่ทันสมัยและบาร์เล็กๆ ให้คุณได้นั่งพักผ่อนหลังจากการเดินทางที่ยาวนานจากทิเบต</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56916AE2" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>ช้อปปิ้งและสินค้าทางวัฒนธรรม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BE434F" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="23BE434F" w14:textId="7BD8572C" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">ช้อปปิ้งร้านค้าสมัยใหม่และร้านขายของพื้นเมือง: </w:t>
       </w:r>
-      <w:sdt>
-[...27 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ห้างสรรพสินค้าและร้านค้าใหญ่ สินค้าที่ระลึกที่สะท้อนถึง วัฒนธรรมของชิงไห่และทิเบต เช่น เครื่องประดับที่ทำจากหิน เทอร์ควอยซ์, หินซี่ (Dzi Beads), ผลิตภัณฑ์จาก จามรี (Yak), สินค้าที่เกี่ยวข้องกับยาแผนโบราณทิเบตและชิงเคอจิ่ว (Qingke Wine / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>青稞酒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Arial Unicode MS" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t>) ซึ่งเป็นไวน์ที่ทำจาก ข้าวบาร์เลย์ที่ราบสูง</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5528F40E" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
@@ -10532,51 +10120,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>ซีหนิงเฉาเจียเป่า</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="9900FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t>เพื่อเดินทางกลับสู่ ประเทศไทย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500ECEA7" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
+    <w:p w14:paraId="500ECEA7" w14:textId="4A2D8CDC" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2A20F4"/>
         </w:rPr>
         <w:t>23.40 น.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">ออกเดินทางบินลัดฟ้ากลับสู่ </w:t>
@@ -10603,57 +10191,74 @@
         </w:rPr>
         <w:t>โดยสายการบิน</w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ไทยเวียตเจ็ทแอร์ (Thai Vietjet Air) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
         </w:rPr>
         <w:t xml:space="preserve">เที่ยวบินที่ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">VZ3611 </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ใช้เวลาเดินทาง 4 ชั่วโมง 5 นาที </w:t>
+        <w:t>VZ36</w:t>
+      </w:r>
+      <w:r w:rsidR="009C69CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">91 </w:t>
+      </w:r>
+      <w:r w:rsidR="0073219E">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt" w:hint="cs"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใช้เว</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F931D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ลาเดินทาง 4 ชั่วโมง 5 นาที </w:t>
       </w:r>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ไม่รวมบริการอาหารและเครื่องดื่ม บนเครื่อง</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631ABC93" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRPr="00F931D5" w:rsidRDefault="00000000" w:rsidP="00F931D5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F931D5">
         <w:rPr>
           <w:rFonts w:ascii="Prompt" w:eastAsia="Prompt" w:hAnsi="Prompt" w:cs="Prompt"/>
           <w:b/>
@@ -10724,223 +10329,223 @@
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7548701" cy="10677525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21542"/>
                 <wp:lineTo x="21533" y="21542"/>
                 <wp:lineTo x="21533" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="487692166" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="487692166" name="Picture 487692166"/>
-                    <pic:cNvPicPr/>
-[...88 lines deleted...]
-                    <pic:cNvPr id="559677239" name="Picture 559677239"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7548701" cy="10677525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w14:paraId="77D15416" w14:textId="6A4205E4" w:rsidR="00987AFC" w:rsidRDefault="00E72077">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01E8FCEF" wp14:editId="2DDD2581">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="7548701" cy="10677525"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21542"/>
+                <wp:lineTo x="21533" y="21542"/>
+                <wp:lineTo x="21533" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="559677239" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="559677239" name="Picture 559677239"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7548701" cy="10677525"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3493BC90" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Angsana New" w:eastAsia="Angsana New" w:hAnsi="Angsana New" w:cs="Angsana New"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3CFEAF47" wp14:editId="119710A3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7553325" cy="10681335"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2094617088" name="image10.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image10.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId25"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7553325" cy="10681335"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B5C1CC" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -10966,220 +10571,220 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="6B65E885" wp14:editId="3F963612">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>9525</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>5080</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7525449" cy="10641758"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
             <wp:docPr id="2094617078" name="image17.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image17.jpg" descr="รูปภาพประกอบด้วย ข้อความ, ภาพหน้าจอ, ตัวอักษร, จดหมาย&#10;&#10;คำอธิบายที่สร้างโดยอัตโนมัติ"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25"/>
+                    <a:blip r:embed="rId26"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7525449" cy="10641758"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00987AFC">
-      <w:headerReference w:type="even" r:id="rId26"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+      <w:headerReference w:type="even" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:headerReference w:type="first" r:id="rId31"/>
+      <w:footerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="009C2D78" w14:textId="77777777" w:rsidR="002A195E" w:rsidRDefault="002A195E">
+    <w:p w14:paraId="508EE76D" w14:textId="77777777" w:rsidR="004C75AF" w:rsidRDefault="004C75AF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D74D2CE" w14:textId="77777777" w:rsidR="002A195E" w:rsidRDefault="002A195E">
+    <w:p w14:paraId="63870B53" w14:textId="77777777" w:rsidR="004C75AF" w:rsidRDefault="004C75AF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{D2965C45-CD3A-4361-A000-8D29CB300371}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{242E3495-87A9-4532-AA35-5DC17837F21F}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C0608A54-92C7-4AF6-B41C-2DFF42D5E83F}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{0C01F196-2A18-4E17-B919-B03A95CE7BEB}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{FF3B4339-C991-4105-AE1D-06FA41E56821}"/>
   </w:font>
   <w:font w:name="Prompt">
     <w:charset w:val="DE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{51DF29F2-15AF-4D05-A4F0-4EBD571AFA48}"/>
-    <w:embedBold r:id="rId5" w:fontKey="{6502323C-DE97-47F5-92F3-F593EB229C2A}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{5143EFC3-6F62-406F-AD33-A23CCFB20C72}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{C3F44982-73E0-4FB8-9AEA-8C87E438E330}"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{2897ACEC-38ED-465C-ACC0-43A2706057B4}"/>
-    <w:embedBold r:id="rId7" w:fontKey="{646EB72E-6322-45B9-A44B-C51CF9F610F5}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{60FB49D5-DACD-44C2-A24A-9CDFC753DC78}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{8934DBCE-F23A-42A2-87FA-970D34CED8F7}"/>
   </w:font>
   <w:font w:name="Prompt SemiBold">
     <w:charset w:val="DE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{9CB0E8DC-B58F-46AC-A9C9-535932F1AD9A}"/>
-    <w:embedBold r:id="rId9" w:fontKey="{32539280-0DB2-4F7A-97F8-96349B8F296E}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{6859A3B4-3CB3-4CAE-A4B3-3AFCC45E0E05}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{D6C811CE-29F2-46AC-B38F-C2C936910F95}"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:subsetted="1" w:fontKey="{E31E2B5B-53AA-4A24-8689-A0973EFECB2D}"/>
-    <w:embedBold r:id="rId11" w:subsetted="1" w:fontKey="{AA0D5229-1309-49FC-86BD-76E34FDD4229}"/>
+    <w:embedRegular r:id="rId10" w:subsetted="1" w:fontKey="{EBD0BBCF-89DC-4C4C-89E8-C0C9AE6B5FEA}"/>
+    <w:embedBold r:id="rId11" w:subsetted="1" w:fontKey="{130755AA-6469-4448-B196-19BC39B64521}"/>
+  </w:font>
+  <w:font w:name="Quattrocento Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId12" w:fontKey="{31FA8487-858D-4EB4-9F7C-D54832A30E57}"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId12" w:fontKey="{1920098D-0BDB-4509-B28F-746D99E8FA98}"/>
-[...6 lines deleted...]
-    <w:embedRegular r:id="rId13" w:fontKey="{1910CEA0-1AB5-4255-A97D-89799EA65FC6}"/>
+    <w:embedRegular r:id="rId13" w:fontKey="{3692F8DF-50ED-4049-934F-1C6690AD2969}"/>
   </w:font>
   <w:font w:name="Fira Mono">
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="40000287" w:usb1="02003801" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{C3823920-1C85-4785-B008-53785F95E500}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{68F6AE23-B93C-41D6-8C80-9CE5D5C1E449}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedBold r:id="rId15" w:subsetted="1" w:fontKey="{4E2B89F8-95FD-468E-99A8-317539691523}"/>
+    <w:embedBold r:id="rId15" w:subsetted="1" w:fontKey="{82695E31-6EEE-4A02-8C82-45085C62BA3A}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId16" w:fontKey="{0F7AA789-CB6F-4452-BDD6-5A1D5E0B5E98}"/>
+    <w:embedRegular r:id="rId16" w:fontKey="{A8031F01-A201-4BFD-A053-0839126B9C2C}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId17" w:fontKey="{C518A19A-35E5-4FAE-A2B3-4BA59688B4C9}"/>
+    <w:embedRegular r:id="rId17" w:fontKey="{421B6887-D67D-4699-AA60-1D00D1310688}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FAAE3A4" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -11319,61 +10924,61 @@
   <w:p w14:paraId="65B98272" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56CD85C3" w14:textId="77777777" w:rsidR="002A195E" w:rsidRDefault="002A195E">
+    <w:p w14:paraId="1699D5B5" w14:textId="77777777" w:rsidR="004C75AF" w:rsidRDefault="004C75AF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="592D9367" w14:textId="77777777" w:rsidR="002A195E" w:rsidRDefault="002A195E">
+    <w:p w14:paraId="2243DAEE" w14:textId="77777777" w:rsidR="004C75AF" w:rsidRDefault="004C75AF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="096CB771" w14:textId="77777777" w:rsidR="00987AFC" w:rsidRDefault="00987AFC">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
@@ -11655,77 +11260,83 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="213978045">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="315837592">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00987AFC"/>
     <w:rsid w:val="002A195E"/>
     <w:rsid w:val="00417A44"/>
+    <w:rsid w:val="004C75AF"/>
+    <w:rsid w:val="005C4340"/>
+    <w:rsid w:val="005E7386"/>
     <w:rsid w:val="006E3EEA"/>
+    <w:rsid w:val="0073219E"/>
+    <w:rsid w:val="00733EBF"/>
     <w:rsid w:val="008D2031"/>
     <w:rsid w:val="00987AFC"/>
+    <w:rsid w:val="009C69CC"/>
+    <w:rsid w:val="00C22625"/>
     <w:rsid w:val="00C56F14"/>
     <w:rsid w:val="00CE7BBB"/>
     <w:rsid w:val="00E72077"/>
     <w:rsid w:val="00EE6F46"/>
     <w:rsid w:val="00F931D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -14753,51 +14364,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -15104,50 +14715,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhDmPEe/+qS9Kx7Yxyze0p8IGzDog==">CgMxLjAaJQoBMBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBMRIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBMhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBMxIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNRIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNhIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBNxIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBOBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJQoBORIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMTASIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGioKAjExEiQKIggHQh4KEVF1YXR0cm9jZW50byBTYW5zEglGaXJhIE1vbm8aJgoCMTISIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGiYKAjEzEiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIxNBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMTUSIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGiYKAjE2EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIxNxIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMTgSIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGiYKAjE5EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIyMBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMjESIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGiYKAjIyEiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIyMxIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMjQSIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGhwKAjI1EhYKFAgHQhAKBlByb21wdBIGU2ltU3VuGiYKAjI2EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIyNxIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMjgSIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGiYKAjI5EiAKHggHQhoKBlByb21wdBIQQXJpYWwgVW5pY29kZSBNUxomCgIzMBIgCh4IB0IaCgZQcm9tcHQSEEFyaWFsIFVuaWNvZGUgTVMaJgoCMzESIAoeCAdCGgoGUHJvbXB0EhBBcmlhbCBVbmljb2RlIE1TGh4KAjMyEhgKFggHQhISEEFyaWFsIFVuaWNvZGUgTVM4AHIhMWRPbTZfV1ZkbENnXy1GemkyNDZzai1HaVhOODNSNzJN</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>3461</Words>
-  <Characters>19732</Characters>
+  <Words>3416</Words>
+  <Characters>19474</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>164</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>162</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23147</CharactersWithSpaces>
+  <CharactersWithSpaces>22845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>khanyanutt Sukkam</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>